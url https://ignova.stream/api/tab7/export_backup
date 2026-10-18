--- v0 (2026-08-27)
+++ v1 (2026-10-18)
@@ -449,51 +449,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G92"/>
+  <dimension ref="A1:G117"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="58" customWidth="1" min="1" max="1"/>
     <col width="34" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="23" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Package Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>App Name</t>
@@ -1261,61 +1261,61 @@
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>com.nsca.shortdrama.watchdrama.dramatv</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Short Drama</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>INV047</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
+          <t>1.0.6 (106)</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:04:28</t>
+          <t>2026-10-07 10:45:11</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>com.abs.musicmaker.beatmaker.djmixer</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Beat Maker</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>INV049</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
@@ -1372,61 +1372,61 @@
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>com.nsca.phonecleaner.junkclean.smartcleaner</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Cleaner</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>INV052</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
+          <t>1.0.6 (106)</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>Telegram</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:04:33</t>
+          <t>2026-09-03 14:41:31</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>com.nhu.homeai.roomplanner.decorhome</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Home AI (2)</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>INV054</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
@@ -1668,61 +1668,61 @@
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>com.hli.shortdrama.reelshorts.dramatv</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>Short Drama 2</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>INV063</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
+          <t>1.0.4 (104)</t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:04:42</t>
+          <t>2026-10-05 13:37:56</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>com.wz.bloodpressure.heartmonitor.bloodsugar</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Blood Sugar 2</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>INV065</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
@@ -2223,98 +2223,98 @@
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>Trinity</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>com.maa.dramalive.shortdrama.reelshort</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Short Drama 4</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>INV087</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
+          <t>1.0.4 (104)</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:07</t>
+          <t>2026-10-14 15:05:40</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>Trinity</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>com.netnam.reelspace.shortdrama.reelshort</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>Short Drama v2 (3)</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>INV088</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
+          <t>1.0.9 (109)</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:08</t>
+          <t>2026-10-05 19:41:50</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>com.wz.dramastudio.reelshort.dramastory</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Short Drama Ver2</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>INV091</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
@@ -2450,93 +2450,93 @@
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>com.nhu.reelseries.dramatv.shortstory</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>Short Drama v2 (4)</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>INV101</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>1.0.4 (104)</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:17</t>
+          <t>2026-09-09 16:45:00</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>com.acubed.shorttv.dramaseries.storyreel</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>Short Drama v2 (5)</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>INV102</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
+          <t>1.0.5 (105)</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:16</t>
+          <t>2026-10-06 00:33:12</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>com.kduy.turbosave.downloader.videosaver</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>Video download 2</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>INV103</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
@@ -2593,61 +2593,61 @@
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Trinity</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>com.ntg4me.shortmax.mydrama.shortstory</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>ShortDrama ver2 (6)</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>INV106</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
+          <t>1.0.2 (102)</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:18</t>
+          <t>2026-09-30 11:36:14</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Ignova</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>com.hnl.minireel.shortstory.dramatv</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>Short Drama v2 (7)</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>INV111</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
@@ -2667,61 +2667,61 @@
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>com.hdi.tinydrama.dramaseries.reel.drama</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>Short Drama v2 (8)</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>INV112</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>1.0.6 (106)</t>
+          <t>1.0.7 (107)</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:25</t>
+          <t>2026-10-05 20:52:12</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>com.netnam.browser.proxyvpn.secure.private</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Private Browser 2</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>INV113</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
@@ -3000,61 +3000,61 @@
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>com.anbinh.tvstream.livetv.movie.tvshow</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>LiveTV 2</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>INV121</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
+          <t>1.0.2 (102)</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:41</t>
+          <t>2026-10-07 13:35:10</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Trinity</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>com.agricutural.reelstory.shortdrama.tvshow</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Short Drama v2 (11)</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>INV123</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
@@ -3111,98 +3111,98 @@
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Affica</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>com.acubed.trustcall.callerid.spamblocker</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Caller ID 4</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>INV125</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
+          <t>1.0.2 (102)</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
-          <t>Thành công</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:05:44</t>
+          <t>2026-09-25 15:14:57</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>com.vanhao.tvstories.shortdrama.dramaseries</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>Short Drama V2 (13)</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>INV126</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>1.0.1</t>
+          <t>1.0.2 (102)</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>Sửa tay</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>2026-08-11 15:07:13</t>
+          <t>2026-09-25 18:37:07</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>SandBox</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>com.meomeo.ficktv.reeldrama.shortmovie</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Short Drama V2 (14)</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>INV127</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
@@ -3481,61 +3481,61 @@
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>AppVision</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>com.celestial.dramamax.dramashorts.reelshort</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>ShortDrama v2 (20)</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>INV136</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>1.0.0</t>
+          <t>1.0.3 (103)</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>Sửa tay</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>2026-08-24 18:04:17</t>
+          <t>2026-09-09 18:27:14</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>AppVision</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>com.inf.ultravpn.supervpn.unlimitedvpn</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>VPN 6</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>INV137</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
@@ -3725,189 +3725,1114 @@
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>1.0.1 (101)</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>Telegram</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>2026-08-17 14:11:55</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Trinity</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>com.skybound.dramaflow.reelshort.miniseries</t>
+          <t>com.nth.pdfreader.pdfconverter.editor</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>ShortDrama v2 (21)</t>
+          <t>nth-afc-inv143-pdf-prd</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>INV144</t>
+          <t>INV143</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>1.0.0 (100)</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
-          <t>Mới thêm</t>
+          <t>CH Play</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>2026-08-24 11:24:26</t>
+          <t>2026-09-25 13:59:27</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>Affica</t>
+          <t>nth</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>com.anbinh.shortstory.reelshort.episodes</t>
+          <t>com.skybound.dramaflow.reelshort.miniseries</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>ShortDrama v3</t>
+          <t>ShortDrama v2 (21)</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>INV145</t>
+          <t>INV144</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>1.0.0 (100)</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
-          <t>Đang chờ quét</t>
+          <t>Mới thêm</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>2026-08-26 15:57:15</t>
+          <t>2026-08-24 11:24:26</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
-          <t>Trinity</t>
+          <t>Affica</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>com.kduy.nivotv.livetv.show.movies</t>
+          <t>com.anbinh.shortstory.reelshort.episodes</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Live TV (5)</t>
+          <t>ShortDrama v3</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>INV146</t>
+          <t>INV145</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>1.0.0 (100)</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
           <t>Đang chờ quét</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>2026-08-26 15:57:15</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Trinity</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
+          <t>com.kduy.nivotv.livetv.show.movies</t>
+        </is>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>Live TV (5)</t>
+        </is>
+      </c>
+      <c r="C92" s="3" t="inlineStr">
+        <is>
+          <t>INV146</t>
+        </is>
+      </c>
+      <c r="D92" s="3" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-15 10:21:51</t>
+        </is>
+      </c>
+      <c r="G92" s="3" t="inlineStr">
+        <is>
+          <t>Trinity</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>com.arcane.dramamask.reelshort.mini</t>
+        </is>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>arcane-orc-inv147-drama-prd</t>
+        </is>
+      </c>
+      <c r="C93" s="3" t="inlineStr">
+        <is>
+          <t>INV147</t>
+        </is>
+      </c>
+      <c r="D93" s="3" t="inlineStr">
+        <is>
+          <t>1.0.4 (104)</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-16 15:18:09</t>
+        </is>
+      </c>
+      <c r="G93" s="3" t="inlineStr">
+        <is>
+          <t>arcane</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>com.arcane.vidsaver.videosaver.privatedownloader</t>
+        </is>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>Video Download 6</t>
+        </is>
+      </c>
+      <c r="C94" s="3" t="inlineStr">
+        <is>
+          <t>INV148</t>
+        </is>
+      </c>
+      <c r="D94" s="3" t="inlineStr">
+        <is>
+          <t>1.0.9 (109)</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-14 08:33:31</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>arcane</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>com.arcane.vpnbrowser.super.proxy</t>
+        </is>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>Private Browser 5</t>
+        </is>
+      </c>
+      <c r="C95" s="3" t="inlineStr">
+        <is>
+          <t>INV149</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="inlineStr">
+        <is>
+          <t>1.1.1 (111)</t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-12 17:24:56</t>
+        </is>
+      </c>
+      <c r="G95" s="3" t="inlineStr">
+        <is>
+          <t>arcane</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>com.sghc.dramacrown.reelshort.series</t>
+        </is>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>sghc-uns-inv150-drama-prd</t>
+        </is>
+      </c>
+      <c r="C96" s="3" t="inlineStr">
+        <is>
+          <t>INV150</t>
+        </is>
+      </c>
+      <c r="D96" s="3" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>Telegram</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-09 18:02:14</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>sghc</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>com.zenith.reelsnap.shortdrama.reels</t>
+        </is>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>zenith-uns-inv151-drama-prd</t>
+        </is>
+      </c>
+      <c r="C97" s="3" t="inlineStr">
+        <is>
+          <t>INV151</t>
+        </is>
+      </c>
+      <c r="D97" s="3" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-20 20:06:51</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>zenith</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="inlineStr">
+        <is>
           <t>com.dt.shortdrama.test.video</t>
         </is>
       </c>
-      <c r="B92" s="2" t="inlineStr">
+      <c r="B98" s="2" t="inlineStr">
         <is>
           <t>ShortDrama</t>
         </is>
       </c>
-      <c r="C92" s="3" t="inlineStr">
+      <c r="C98" s="3" t="inlineStr">
         <is>
           <t>V999</t>
         </is>
       </c>
-      <c r="D92" s="3" t="inlineStr">
+      <c r="D98" s="3" t="inlineStr">
         <is>
           <t>1.0.9</t>
         </is>
       </c>
-      <c r="E92" s="3" t="inlineStr">
+      <c r="E98" s="3" t="inlineStr">
         <is>
           <t>Sửa tay</t>
         </is>
       </c>
-      <c r="F92" s="2" t="inlineStr">
+      <c r="F98" s="2" t="inlineStr">
         <is>
           <t>2026-08-26 15:58:09</t>
         </is>
       </c>
-      <c r="G92" s="3" t="inlineStr">
+      <c r="G98" s="3" t="inlineStr">
         <is>
           <t>V1</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>com.slt.tarotverse.reading.horoscope</t>
+        </is>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>a218-dn16-tarot-reader</t>
+        </is>
+      </c>
+      <c r="C99" s="3" t="inlineStr">
+        <is>
+          <t>A218</t>
+        </is>
+      </c>
+      <c r="D99" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>Telegram</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-22 07:18:38</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>slt</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="inlineStr">
+        <is>
+          <t>com.vipyk.pdfease.converter.reader</t>
+        </is>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>a219-pdf-3</t>
+        </is>
+      </c>
+      <c r="C100" s="3" t="inlineStr">
+        <is>
+          <t>A219</t>
+        </is>
+      </c>
+      <c r="D100" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>Mới thêm</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-21 13:44:36</t>
+        </is>
+      </c>
+      <c r="G100" s="3" t="inlineStr">
+        <is>
+          <t>vipyk</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="inlineStr">
+        <is>
+          <t>com.zenith.homely.homedecor.homeai</t>
+        </is>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>zenith-uns-inv097-homeai-prd</t>
+        </is>
+      </c>
+      <c r="C101" s="3" t="inlineStr">
+        <is>
+          <t>INV097</t>
+        </is>
+      </c>
+      <c r="D101" s="3" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-06 18:50:36</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
+        <is>
+          <t>zenith</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="inlineStr">
+        <is>
+          <t>com.acube.pdfconverter.file.converter</t>
+        </is>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>acubed-sb-inv158-pdf-prd</t>
+        </is>
+      </c>
+      <c r="C102" s="3" t="inlineStr">
+        <is>
+          <t>INV158</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-02 14:49:25</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>acube</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>com.hnl.tarot.daily.horoscope.numerology</t>
+        </is>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>hnl-sb-inv159-tarot-prd</t>
+        </is>
+      </c>
+      <c r="C103" s="3" t="inlineStr">
+        <is>
+          <t>INV159</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-02 14:49:23</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>hnl</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>com.tunglam.dramaloom.drama.reelshort</t>
+        </is>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>tunglam-uns-inv162-drama-prd</t>
+        </is>
+      </c>
+      <c r="C104" s="3" t="inlineStr">
+        <is>
+          <t>INV162</t>
+        </is>
+      </c>
+      <c r="D104" s="3" t="inlineStr">
+        <is>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-30 12:29:28</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>tunglam</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="inlineStr">
+        <is>
+          <t>com.vfholding.dramashorts.mini.movies</t>
+        </is>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>vfh-sb-inv161-drama-prd</t>
+        </is>
+      </c>
+      <c r="C105" s="3" t="inlineStr">
+        <is>
+          <t>INV161</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-02 14:59:27</t>
+        </is>
+      </c>
+      <c r="G105" s="3" t="inlineStr">
+        <is>
+          <t>vfholding</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>com.wz.navotv.livetv.movies.tvshow</t>
+        </is>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>wz-tri-inv166-livetv-prd</t>
+        </is>
+      </c>
+      <c r="C106" s="3" t="inlineStr">
+        <is>
+          <t>INV166</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-13 16:14:46</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
+        <is>
+          <t>wz</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>com.zn.geotools.gps.gpslocation</t>
+        </is>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>zenith-uns-inv163-gps-prd</t>
+        </is>
+      </c>
+      <c r="C107" s="3" t="inlineStr">
+        <is>
+          <t>INV163</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-06 17:45:01</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
+        <is>
+          <t>zn</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>com.maa.screentv.movies.tvshow</t>
+        </is>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>maa-tri-inv165-livetv-prd</t>
+        </is>
+      </c>
+      <c r="C108" s="3" t="inlineStr">
+        <is>
+          <t>INV165</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-07 15:40:10</t>
+        </is>
+      </c>
+      <c r="G108" s="3" t="inlineStr">
+        <is>
+          <t>maa</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>com.tunglam.geofinder.gpstracker.location</t>
+        </is>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>tunglam-uns-inv164-gps-prd</t>
+        </is>
+      </c>
+      <c r="C109" s="3" t="inlineStr">
+        <is>
+          <t>INV164</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-14 18:09:26</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>tunglam</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>com.sgft.reeldream.drama.series</t>
+        </is>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>sgft-uns-inv168-drama-prd</t>
+        </is>
+      </c>
+      <c r="C110" s="3" t="inlineStr">
+        <is>
+          <t>INV168</t>
+        </is>
+      </c>
+      <c r="D110" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-10 13:14:57</t>
+        </is>
+      </c>
+      <c r="G110" s="3" t="inlineStr">
+        <is>
+          <t>sgft</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>com.engineer.dramaland.drama.series</t>
+        </is>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>engineer-uns-inv167-drama-prd</t>
+        </is>
+      </c>
+      <c r="C111" s="3" t="inlineStr">
+        <is>
+          <t>INV167</t>
+        </is>
+      </c>
+      <c r="D111" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-17 14:03:25</t>
+        </is>
+      </c>
+      <c r="G111" s="3" t="inlineStr">
+        <is>
+          <t>engineer</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t>com.shenyk.shortdrama.watch.reels</t>
+        </is>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>shen-sb-inv171-drama-prd</t>
+        </is>
+      </c>
+      <c r="C112" s="3" t="inlineStr">
+        <is>
+          <t>INV171</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-13 19:16:37</t>
+        </is>
+      </c>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>shenyk</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>com.abingkk.miniseries.reels.drama</t>
+        </is>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>abing-sb-inv172-drama-prd</t>
+        </is>
+      </c>
+      <c r="C113" s="3" t="inlineStr">
+        <is>
+          <t>INV172</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-12 13:58:08</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>abingkk</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>com.cambodian.dramascreen.shortdrama.series</t>
+        </is>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>cambo-orc-inv169-drama-prd</t>
+        </is>
+      </c>
+      <c r="C114" s="3" t="inlineStr">
+        <is>
+          <t>INV169</t>
+        </is>
+      </c>
+      <c r="D114" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E114" s="3" t="inlineStr">
+        <is>
+          <t>Telegram</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-14 17:05:45</t>
+        </is>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>cambodian</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>com.cin.ministory.streamdrama.shortdrama</t>
+        </is>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>cin-sb-inv173-drama-prd</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>INV173</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>CH Play</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-12 13:57:26</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>cin</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>com.bongtea.storytv.shortdrama.reelstory</t>
+        </is>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>bongtea-sb-inv174-drama-prd</t>
+        </is>
+      </c>
+      <c r="C116" s="3" t="inlineStr">
+        <is>
+          <t>INV174</t>
+        </is>
+      </c>
+      <c r="D116" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E116" s="3" t="inlineStr">
+        <is>
+          <t>Telegram</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-10 16:26:31</t>
+        </is>
+      </c>
+      <c r="G116" s="3" t="inlineStr">
+        <is>
+          <t>bongtea</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="inlineStr">
+        <is>
+          <t>com.yw.dramiva.shortdrama.dramaseries</t>
+        </is>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>yw-sb-inv175-drama-prd</t>
+        </is>
+      </c>
+      <c r="C117" s="3" t="inlineStr">
+        <is>
+          <t>INV175</t>
+        </is>
+      </c>
+      <c r="D117" s="3" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>Mới thêm</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-16 15:06:20</t>
+        </is>
+      </c>
+      <c r="G117" s="3" t="inlineStr">
+        <is>
+          <t>yw</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>