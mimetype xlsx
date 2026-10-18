--- v0 (2026-08-27)
+++ v1 (2026-10-18)
@@ -11,102 +11,114 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trạng Thái Dev Stores" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <color rgb="002E7D32"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <color rgb="001565C0"/>
       <sz val="10"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="00B78103"/>
+      <sz val="10"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F497D"/>
         <bgColor rgb="001F497D"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E8F5E9"/>
         <bgColor rgb="00E8F5E9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E3F2FD"/>
         <bgColor rgb="00E3F2FD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFF9C4"/>
+        <bgColor rgb="00FFF9C4"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="00D9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9D9D9"/>
       </bottom>
     </border>
@@ -125,80 +137,92 @@
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="00D9D9D9"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -524,2497 +548,3049 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E126"/>
+  <dimension ref="A1:E152"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="54" customWidth="1" min="2" max="2"/>
     <col width="106" customWidth="1" min="3" max="3"/>
-    <col width="34" customWidth="1" min="4" max="4"/>
+    <col width="58" customWidth="1" min="4" max="4"/>
     <col width="58" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mã Store (Sheet)</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Tên Store thật (CH Play)</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Link Store (CH Play)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Tên Ứng Dụng</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Package Name</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>aa</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DƯỢC PHẨM A&amp;A</t>
+          <t>CÔNG TY TNHH DƯỢC PHẨM A&amp;amp;A</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+TNHH+D%C6%AF%E1%BB%A2C+PH%E1%BA%A8M+A%26A</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Quản Trọ</t>
+          <t>com.tro.quan_tro</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>com.tro.quan_tro</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="n"/>
       <c r="B3" s="5" t="n"/>
       <c r="C3" s="5" t="n"/>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Reels Drama: Short Drama Story</t>
+          <t>com.aa.reelsdrama.shortstory.dramatv</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>com.aa.reelsdrama.shortstory.dramatv</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="6" t="inlineStr">
         <is>
           <t>ab</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
-          <t>A &amp; B TECHNOLOGIES LTD</t>
+          <t>A &amp;amp; B TECHNOLOGIES LTD</t>
         </is>
       </c>
       <c r="C4" s="7" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=A+%26+B+TECHNOLOGIES+LTD</t>
         </is>
       </c>
       <c r="D4" s="8" t="inlineStr">
         <is>
-          <t>LumiDrama: Stream Drama &amp; TV</t>
+          <t>com.ab.livescore.footballstats.matchlive</t>
         </is>
       </c>
       <c r="E4" s="8" t="inlineStr">
         <is>
-          <t>com.ab.lumireel.reelshort.shortdrama</t>
+          <t>com.ab.livescore.footballstats.matchlive</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="n"/>
       <c r="B5" s="9" t="n"/>
       <c r="C5" s="9" t="n"/>
       <c r="D5" s="8" t="inlineStr">
         <is>
-          <t>Football Live Scores &amp; Stats</t>
+          <t>com.ab.lumireel.reelshort.shortdrama</t>
         </is>
       </c>
       <c r="E5" s="8" t="inlineStr">
         <is>
-          <t>com.ab.livescore.footballstats.matchlive</t>
+          <t>com.ab.lumireel.reelshort.shortdrama</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="n"/>
       <c r="B6" s="5" t="n"/>
       <c r="C6" s="5" t="n"/>
       <c r="D6" s="8" t="inlineStr">
         <is>
-          <t>Inkify</t>
+          <t>com.app.inkify</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>com.app.inkify</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>abingkk</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>ABING, K.K.</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=ABING,+K.K.</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>com.abingkk.abingkk</t>
+        </is>
+      </c>
+      <c r="E7" s="4" t="inlineStr">
+        <is>
+          <t>com.abingkk.abingkk</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="n"/>
+      <c r="B8" s="5" t="n"/>
+      <c r="C8" s="5" t="n"/>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>com.abingkk.miniseries.reels.drama</t>
+        </is>
+      </c>
+      <c r="E8" s="4" t="inlineStr">
+        <is>
+          <t>com.abingkk.miniseries.reels.drama</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
           <t>abs</t>
         </is>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B9" s="7" t="inlineStr">
         <is>
           <t>ABS SOFTWARE SOLUTIONS PTE. LTD.</t>
         </is>
       </c>
-      <c r="C7" s="3" t="inlineStr">
+      <c r="C9" s="7" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=ABS+SOFTWARE+SOLUTIONS+PTE.+LTD.</t>
         </is>
       </c>
-      <c r="D7" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E8" s="4" t="inlineStr">
+      <c r="D9" s="8" t="inlineStr">
         <is>
           <t>com.abs.musicmaker.beatmaker.djmixer</t>
         </is>
       </c>
-    </row>
-[...11 lines deleted...]
-          <t>com.abs.ultrahdcam.beautycamera.digitalcam</t>
+      <c r="E9" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.musicmaker.beatmaker.djmixer</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="n"/>
       <c r="B10" s="9" t="n"/>
       <c r="C10" s="9" t="n"/>
-      <c r="D10" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.abs.aiphoto.aiart.photoaianime</t>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.reverseaudio.singing.voicereverser</t>
+        </is>
+      </c>
+      <c r="E10" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.reverseaudio.singing.voicereverser</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="n"/>
       <c r="B11" s="9" t="n"/>
       <c r="C11" s="9" t="n"/>
-      <c r="D11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E11" s="4" t="inlineStr">
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.ultrahdcam.beautycamera.digitalcam</t>
+        </is>
+      </c>
+      <c r="E11" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.ultrahdcam.beautycamera.digitalcam</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="9" t="n"/>
+      <c r="B12" s="9" t="n"/>
+      <c r="C12" s="9" t="n"/>
+      <c r="D12" s="8" t="inlineStr">
         <is>
           <t>com.abs.emojiwidget.cutebattery.statusbar</t>
         </is>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E12" s="4" t="inlineStr">
+      <c r="E12" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.emojiwidget.cutebattery.statusbar</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="9" t="n"/>
+      <c r="B13" s="9" t="n"/>
+      <c r="C13" s="9" t="n"/>
+      <c r="D13" s="8" t="inlineStr">
         <is>
           <t>com.abs.videocall.pranksanta.callsanta</t>
         </is>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B13" s="7" t="inlineStr">
+      <c r="E13" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.videocall.pranksanta.callsanta</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="n"/>
+      <c r="B14" s="5" t="n"/>
+      <c r="C14" s="5" t="n"/>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.aiphoto.aiart.photoaianime</t>
+        </is>
+      </c>
+      <c r="E14" s="8" t="inlineStr">
+        <is>
+          <t>com.abs.aiphoto.aiart.photoaianime</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>acube</t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
         <is>
           <t>A CUBED</t>
         </is>
       </c>
-      <c r="C13" s="7" t="inlineStr">
+      <c r="C15" s="3" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=A+CUBED</t>
         </is>
       </c>
-      <c r="D13" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="8" t="inlineStr">
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>com.acubed.shorttv.dramaseries.storyreel</t>
         </is>
       </c>
-    </row>
-[...26 lines deleted...]
-          <t>com.acubed.trustcall.callerid.spamblocker</t>
+      <c r="E15" s="4" t="inlineStr">
+        <is>
+          <t>com.acubed.shorttv.dramaseries.storyreel</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A16" s="9" t="n"/>
+      <c r="B16" s="9" t="n"/>
+      <c r="C16" s="9" t="n"/>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Neko Drop</t>
+          <t>com.acube.pdfconverter.file.converter</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t>com.NekoDrop.NekoDrop</t>
+          <t>com.acube.pdfconverter.file.converter</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="n"/>
       <c r="B17" s="9" t="n"/>
       <c r="C17" s="9" t="n"/>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>BloomRitual</t>
+          <t>com.acubed.trustcall.callerid.spamblocker</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>com.app.bloomritual</t>
+          <t>com.acubed.trustcall.callerid.spamblocker</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="n"/>
       <c r="B18" s="5" t="n"/>
       <c r="C18" s="5" t="n"/>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ReelStory: Stream Drama and TV</t>
+          <t>com.app.brodex</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>com.agricutural.reelstory.shortdrama.tvshow</t>
+          <t>com.app.brodex</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>anbinh</t>
+          <t>acubed</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
-          <t>AN BINH TRADING AND TECHNICAL COMPANY</t>
+          <t>A CUBED</t>
         </is>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=AN+BINH+TRADING+AND+TECHNICAL+COMPANY</t>
+          <t>https://play.google.com/store/apps/developer?id=A+CUBED</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
-          <t>Rocket Dodge</t>
+          <t>com.acubed.shorttv.dramaseries.storyreel</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>com.RocketDodge.RocketDodge</t>
+          <t>com.acubed.shorttv.dramaseries.storyreel</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="n"/>
       <c r="B20" s="9" t="n"/>
       <c r="C20" s="9" t="n"/>
       <c r="D20" s="8" t="inlineStr">
         <is>
-          <t>TVStream: Watch Movies &amp; TV</t>
+          <t>com.acube.pdfconverter.file.converter</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>com.anbinh.tvstream.livetv.movie.tvshow</t>
+          <t>com.acube.pdfconverter.file.converter</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="9" t="n"/>
       <c r="B21" s="9" t="n"/>
       <c r="C21" s="9" t="n"/>
       <c r="D21" s="8" t="inlineStr">
         <is>
-          <t>An Binh Company</t>
+          <t>com.acubed.trustcall.callerid.spamblocker</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>com.anbinhtrading.firetech.connectban</t>
+          <t>com.acubed.trustcall.callerid.spamblocker</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="n"/>
       <c r="B22" s="5" t="n"/>
       <c r="C22" s="5" t="n"/>
       <c r="D22" s="8" t="inlineStr">
         <is>
-          <t>Short Drama Story: Reel Shorts</t>
+          <t>com.app.brodex</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>com.anbinh.shortstory.reelshort.episodes</t>
+          <t>com.app.brodex</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
-          <t>baominh</t>
-[...19 lines deleted...]
-          <t>com.baominh.homedesign.homeplanner.interiordesign</t>
+          <t>agricutural</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>VIET NAM AGRICULTURAL PRODUCTS</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=VIET+NAM+AGRICULTURAL+PRODUCTS</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>celestial</t>
+          <t>anbinh</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
-          <t>Celestial Hive Interactive Labs</t>
+          <t>AN BINH TRADING AND TECHNICAL COMPANY</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
+          <t>https://play.google.com/store/apps/developer?id=AN+BINH+TRADING+AND+TECHNICAL+COMPANY</t>
         </is>
       </c>
       <c r="D24" s="8" t="inlineStr">
         <is>
-          <t>Burger Feast: Fast Food</t>
+          <t>com.anbinh.tvstream.livetv.movie.tvshow</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>tcore.app.burgerfeast</t>
+          <t>com.anbinh.tvstream.livetv.movie.tvshow</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="9" t="n"/>
       <c r="B25" s="9" t="n"/>
       <c r="C25" s="9" t="n"/>
       <c r="D25" s="8" t="inlineStr">
         <is>
-          <t>Balloon Bash: Party Pop</t>
+          <t>com.RocketDodge.RocketDodge</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>tcore.app.balloonbash</t>
+          <t>com.RocketDodge.RocketDodge</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="9" t="n"/>
       <c r="B26" s="9" t="n"/>
       <c r="C26" s="9" t="n"/>
       <c r="D26" s="8" t="inlineStr">
         <is>
-          <t>QuickVPN: Secure VPN Proxy</t>
+          <t>com.anbinhtrading.firetech.connectban</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>com.celestial.quickvpn.vpnproxy.turbovpn</t>
+          <t>com.anbinhtrading.firetech.connectban</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="n"/>
       <c r="B27" s="5" t="n"/>
       <c r="C27" s="5" t="n"/>
       <c r="D27" s="8" t="inlineStr">
         <is>
-          <t>Video Download: HD Video Saver</t>
+          <t>com.anbinh.shortstory.reelshort.episodes</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>com.celestial.videodownload.videosaver.videoplayer</t>
+          <t>com.anbinh.shortstory.reelshort.episodes</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>fujinano</t>
+          <t>arcane</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN FUJI NANO</t>
+          <t>Arcane Harbor Entertainment</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+C%E1%BB%94+PH%E1%BA%A6N+FUJI+NANO</t>
+          <t>https://play.google.com/store/apps/developer?id=Arcane+Harbor+Entertainment</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Drama Series: Watch Drama &amp; TV</t>
+          <t>com.arcane.dramamask.reelshort.mini</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
-          <t>com.fujinano.dramaseries.watchdrama.shorttv</t>
+          <t>com.arcane.dramamask.reelshort.mini</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="C29" s="5" t="n"/>
+      <c r="A29" s="9" t="n"/>
+      <c r="B29" s="9" t="n"/>
+      <c r="C29" s="9" t="n"/>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Family Task</t>
+          <t>tcore.app.dreamorchard</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>com.family.family_task</t>
+          <t>tcore.app.dreamorchard</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="6" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.gtc.homeai.homedesign.interiordesign</t>
+      <c r="A30" s="9" t="n"/>
+      <c r="B30" s="9" t="n"/>
+      <c r="C30" s="9" t="n"/>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>com.arcane.vidsaver.videosaver.privatedownloader</t>
+        </is>
+      </c>
+      <c r="E30" s="4" t="inlineStr">
+        <is>
+          <t>com.arcane.vidsaver.videosaver.privatedownloader</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="n"/>
       <c r="B31" s="5" t="n"/>
       <c r="C31" s="5" t="n"/>
-      <c r="D31" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.gt.reelshort.dramamovie.dramawave</t>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>com.arcane.vpnbrowser.super.proxy</t>
+        </is>
+      </c>
+      <c r="E31" s="4" t="inlineStr">
+        <is>
+          <t>com.arcane.vpnbrowser.super.proxy</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="10" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.hdi.tinydrama.dramaseries.reel.drama</t>
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t>baominh</t>
+        </is>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>BAO MINH ARCH &amp;amp; CONST CO., LTD.</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=BAO+MINH+ARCH+%26+CONST+CO.,+LTD.</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>com.baominh.homedesign.homeplanner.interiordesign</t>
+        </is>
+      </c>
+      <c r="E32" s="8" t="inlineStr">
+        <is>
+          <t>com.baominh.homedesign.homeplanner.interiordesign</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="6" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.hli.homeaura.homedesign.roomplanner</t>
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>celestial</t>
+        </is>
+      </c>
+      <c r="B33" s="3" t="inlineStr">
+        <is>
+          <t>Celestial Hive Interactive Labs</t>
+        </is>
+      </c>
+      <c r="C33" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>com.celestial.videodownload.videosaver.videoplayer</t>
+        </is>
+      </c>
+      <c r="E33" s="4" t="inlineStr">
+        <is>
+          <t>com.celestial.videodownload.videosaver.videoplayer</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="9" t="n"/>
       <c r="B34" s="9" t="n"/>
       <c r="C34" s="9" t="n"/>
-      <c r="D34" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E34" s="8" t="inlineStr">
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>com.celestial.dramamax.dramashorts.reelshort</t>
+        </is>
+      </c>
+      <c r="E34" s="4" t="inlineStr">
+        <is>
+          <t>com.celestial.dramamax.dramashorts.reelshort</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="n"/>
+      <c r="B35" s="5" t="n"/>
+      <c r="C35" s="5" t="n"/>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>com.celestial.quickvpn.vpnproxy.turbovpn</t>
+        </is>
+      </c>
+      <c r="E35" s="4" t="inlineStr">
+        <is>
+          <t>com.celestial.quickvpn.vpnproxy.turbovpn</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="6" t="inlineStr">
+        <is>
+          <t>cin</t>
+        </is>
+      </c>
+      <c r="B36" s="7" t="inlineStr">
+        <is>
+          <t>CONSULTANT AND INSPECTION JOINT STOCK COMPANY</t>
+        </is>
+      </c>
+      <c r="C36" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=CONSULTANT+AND+INSPECTION+JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>com.nhipvang.app</t>
+        </is>
+      </c>
+      <c r="E36" s="8" t="inlineStr">
+        <is>
+          <t>com.nhipvang.app</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="n"/>
+      <c r="B37" s="5" t="n"/>
+      <c r="C37" s="5" t="n"/>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>com.cin.ministory.streamdrama.shortdrama</t>
+        </is>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>com.cin.ministory.streamdrama.shortdrama</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>engineer</t>
+        </is>
+      </c>
+      <c r="B38" s="3" t="inlineStr">
+        <is>
+          <t>ENGINEERING CONSTRUCTION JOINT STOCK COMPANY</t>
+        </is>
+      </c>
+      <c r="C38" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=ENGINEERING+CONSTRUCTION++JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>com.construction.structix</t>
+        </is>
+      </c>
+      <c r="E38" s="4" t="inlineStr">
+        <is>
+          <t>com.construction.structix</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="n"/>
+      <c r="B39" s="5" t="n"/>
+      <c r="C39" s="5" t="n"/>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>com.engineer.dramaland.drama.series</t>
+        </is>
+      </c>
+      <c r="E39" s="4" t="inlineStr">
+        <is>
+          <t>com.engineer.dramaland.drama.series</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="6" t="inlineStr">
+        <is>
+          <t>fujinano</t>
+        </is>
+      </c>
+      <c r="B40" s="7" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN FUJI NANO</t>
+        </is>
+      </c>
+      <c r="C40" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+C%E1%BB%94+PH%E1%BA%A6N+FUJI+NANO</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>com.family.family_task</t>
+        </is>
+      </c>
+      <c r="E40" s="8" t="inlineStr">
+        <is>
+          <t>com.family.family_task</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="n"/>
+      <c r="B41" s="5" t="n"/>
+      <c r="C41" s="5" t="n"/>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>com.fujinano.dramaseries.watchdrama.shorttv</t>
+        </is>
+      </c>
+      <c r="E41" s="8" t="inlineStr">
+        <is>
+          <t>com.fujinano.dramaseries.watchdrama.shorttv</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="13" t="inlineStr">
+        <is>
+          <t>gtc</t>
+        </is>
+      </c>
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>GiaThinh Design and Construction Limited Company</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=GiaThinh+Design+and+Construction+Limited+Company</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>com.gtc.homeai.homedesign.interiordesign</t>
+        </is>
+      </c>
+      <c r="E42" s="4" t="inlineStr">
+        <is>
+          <t>com.gtc.homeai.homedesign.interiordesign</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="12" t="inlineStr">
+        <is>
+          <t>hdi</t>
+        </is>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>HOUSING DEVELOPMENT INVESTMENT JOINT STOCK COMPANY</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=HOUSING+DEVELOPMENT+INVESTMENT+JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>com.hdi.tinydrama.dramaseries.reel.drama</t>
+        </is>
+      </c>
+      <c r="E43" s="8" t="inlineStr">
+        <is>
+          <t>com.hdi.tinydrama.dramaseries.reel.drama</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>hli</t>
+        </is>
+      </c>
+      <c r="B44" s="3" t="inlineStr">
+        <is>
+          <t>HUNG LAM INVESTMENT AND CONSTRUCTION JSC</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=HUNG+LAM+INVESTMENT+AND+CONSTRUCTION+JSC</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
         <is>
           <t>com.hli.ailearn.languagelearning.speakai</t>
         </is>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E35" s="8" t="inlineStr">
+      <c r="E44" s="4" t="inlineStr">
+        <is>
+          <t>com.hli.ailearn.languagelearning.speakai</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="9" t="n"/>
+      <c r="B45" s="9" t="n"/>
+      <c r="C45" s="9" t="n"/>
+      <c r="D45" s="4" t="inlineStr">
         <is>
           <t>com.hli.shortdrama.reelshorts.dramatv</t>
         </is>
       </c>
-    </row>
-[...170 lines deleted...]
-          <t>com.hnl.minireel.shortstory.dramatv</t>
+      <c r="E45" s="4" t="inlineStr">
+        <is>
+          <t>com.hli.shortdrama.reelshorts.dramatv</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A46" s="9" t="n"/>
+      <c r="B46" s="9" t="n"/>
+      <c r="C46" s="9" t="n"/>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Campfire Tale: Wild Merge</t>
+          <t>com.hli.homeaura.homedesign.roomplanner</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
-          <t>tcore.app.campfiretale</t>
+          <t>com.hli.homeaura.homedesign.roomplanner</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="9" t="n"/>
       <c r="B47" s="9" t="n"/>
       <c r="C47" s="9" t="n"/>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>UltraVPN: Super Unlimited VPN</t>
+          <t>com.hli.safecall.callerid.callblocker</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>com.inf.ultravpn.supervpn.unlimitedvpn</t>
+          <t>com.hli.safecall.callerid.callblocker</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="9" t="n"/>
       <c r="B48" s="9" t="n"/>
       <c r="C48" s="9" t="n"/>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>VideoGo: Fast Video Downloader</t>
+          <t>com.hli.cutebattery.emojibattery.widgetbar</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
-          <t>com.inf.videogo.downloader.videosaver</t>
+          <t>com.hli.cutebattery.emojibattery.widgetbar</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="n"/>
       <c r="B49" s="5" t="n"/>
       <c r="C49" s="5" t="n"/>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>DramaPop: Reels &amp; Short Series</t>
+          <t>com.hli.photoai.photogenerator.aiportrait</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
-          <t>com.inf.dramapop.reelshort.shortdramas</t>
+          <t>com.hli.photoai.photogenerator.aiportrait</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="6" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.khangduypharma.hub</t>
+      <c r="A50" s="10" t="inlineStr">
+        <is>
+          <t>hni</t>
+        </is>
+      </c>
+      <c r="B50" s="11" t="inlineStr">
+        <is>
+          <t>HANOI IMPEX TECHNOLOGY EQUIPMENT COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C50" s="11" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=HANOI+IMPEX+TECHNOLOGY+EQUIPMENT++COMPANY+LIMITED</t>
+        </is>
+      </c>
+      <c r="D50" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E50" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="9" t="n"/>
-[...9 lines deleted...]
-          <t>com.YummyMerge.YummyMergeSaga</t>
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>hnl</t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
+        <is>
+          <t>HANOI LINK JOINT STOCK COMPANY</t>
+        </is>
+      </c>
+      <c r="C51" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=HANOI+LINK+JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>com.hnl.tarot.daily.horoscope.numerology</t>
+        </is>
+      </c>
+      <c r="E51" s="4" t="inlineStr">
+        <is>
+          <t>com.hnl.tarot.daily.horoscope.numerology</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="5" t="n"/>
-[...9 lines deleted...]
-          <t>com.kduy.turbosave.downloader.videosaver</t>
+      <c r="A52" s="9" t="n"/>
+      <c r="B52" s="9" t="n"/>
+      <c r="C52" s="9" t="n"/>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>com.hanoilink.lumijournal</t>
+        </is>
+      </c>
+      <c r="E52" s="4" t="inlineStr">
+        <is>
+          <t>com.hanoilink.lumijournal</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A53" s="5" t="n"/>
+      <c r="B53" s="5" t="n"/>
+      <c r="C53" s="5" t="n"/>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>ClipSeries: Stream Drama &amp; TV</t>
+          <t>com.hnl.minireel.shortstory.dramatv</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>com.ktk.dramastory.reelshort.watcdramacer</t>
+          <t>com.hnl.minireel.shortstory.dramatv</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="9" t="n"/>
-[...9 lines deleted...]
-          <t>com.amfifteen.winorax</t>
+      <c r="A54" s="6" t="inlineStr">
+        <is>
+          <t>inf</t>
+        </is>
+      </c>
+      <c r="B54" s="7" t="inlineStr">
+        <is>
+          <t>Infinite Pixel Entertainment X</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>com.inf.ultravpn.supervpn.unlimitedvpn</t>
+        </is>
+      </c>
+      <c r="E54" s="8" t="inlineStr">
+        <is>
+          <t>com.inf.ultravpn.supervpn.unlimitedvpn</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="9" t="n"/>
       <c r="B55" s="9" t="n"/>
       <c r="C55" s="9" t="n"/>
-      <c r="D55" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.amfifteen.clearra</t>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>com.inf.dramapop.reelshort.shortdramas</t>
+        </is>
+      </c>
+      <c r="E55" s="8" t="inlineStr">
+        <is>
+          <t>com.inf.dramapop.reelshort.shortdramas</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="n"/>
       <c r="B56" s="5" t="n"/>
       <c r="C56" s="5" t="n"/>
-      <c r="D56" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.ktk.rbxcounter.calculator.counters</t>
+      <c r="D56" s="8" t="inlineStr">
+        <is>
+          <t>com.inf.videogo.downloader.videosaver</t>
+        </is>
+      </c>
+      <c r="E56" s="8" t="inlineStr">
+        <is>
+          <t>com.inf.videogo.downloader.videosaver</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="6" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.maa.dramalive.shortdrama.reelshort</t>
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>kduy</t>
+        </is>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
+        <is>
+          <t>KHANG DUY PHARMACEUTICAL CO,LTD</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=KHANG+DUY+PHARMACEUTICAL+CO,LTD</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>com.kduy.turbosave.downloader.videosaver</t>
+        </is>
+      </c>
+      <c r="E57" s="4" t="inlineStr">
+        <is>
+          <t>com.kduy.turbosave.downloader.videosaver</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="9" t="n"/>
       <c r="B58" s="9" t="n"/>
       <c r="C58" s="9" t="n"/>
-      <c r="D58" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.maa.livescore.football.soccerscore</t>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>com.YummyMerge.YummyMergeSaga</t>
+        </is>
+      </c>
+      <c r="E58" s="4" t="inlineStr">
+        <is>
+          <t>com.YummyMerge.YummyMergeSaga</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="5" t="n"/>
-[...9 lines deleted...]
-          <t>com.maa.dailyguide.diamondtips.skintool</t>
+      <c r="A59" s="9" t="n"/>
+      <c r="B59" s="9" t="n"/>
+      <c r="C59" s="9" t="n"/>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>com.khangduypharma.hub</t>
+        </is>
+      </c>
+      <c r="E59" s="4" t="inlineStr">
+        <is>
+          <t>com.khangduypharma.hub</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="10" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A60" s="5" t="n"/>
+      <c r="B60" s="5" t="n"/>
+      <c r="C60" s="5" t="n"/>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>FlickTV: Short Drama &amp; Movies</t>
+          <t>com.kduy.nivotv.livetv.show.movies</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>com.meomeo.ficktv.reeldrama.shortmovie</t>
+          <t>com.kduy.nivotv.livetv.show.movies</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
-          <t>ncb</t>
+          <t>ktk</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
-          <t>NETNAM CORPORATION BRANCH IN HO CHI MINH</t>
+          <t>Ktk Techs</t>
         </is>
       </c>
       <c r="C61" s="7" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=NETNAM+CORPORATION+BRANCH+IN+HO+CHI+MINH</t>
+          <t>https://play.google.com/store/apps/developer?id=Ktk+Techs</t>
         </is>
       </c>
       <c r="D61" s="8" t="inlineStr">
         <is>
-          <t>Mino TV Playlist Player</t>
+          <t>com.amfifteen.winorax</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>com.netnam.tivio.livetv.watchmovies</t>
+          <t>com.amfifteen.winorax</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="9" t="n"/>
       <c r="B62" s="9" t="n"/>
       <c r="C62" s="9" t="n"/>
       <c r="D62" s="8" t="inlineStr">
         <is>
-          <t>Beat Maker: Drum &amp; DJ Mixer</t>
+          <t>com.ktk.dramastory.reelshort.watcdramacer</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>com.netnam.beatmaker.drum.djmixer.beatsapp</t>
+          <t>com.ktk.dramastory.reelshort.watcdramacer</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="9" t="n"/>
       <c r="B63" s="9" t="n"/>
       <c r="C63" s="9" t="n"/>
       <c r="D63" s="8" t="inlineStr">
         <is>
-          <t>Proxy Browser: Secure, Private</t>
+          <t>com.ktk.rbxcounter.calculator.counters</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>com.netnam.browser.proxyvpn.secure.private</t>
+          <t>com.ktk.rbxcounter.calculator.counters</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="9" t="n"/>
-[...1 lines deleted...]
-      <c r="C64" s="9" t="n"/>
+      <c r="A64" s="5" t="n"/>
+      <c r="B64" s="5" t="n"/>
+      <c r="C64" s="5" t="n"/>
       <c r="D64" s="8" t="inlineStr">
         <is>
-          <t>ReelSpace: Short Drama Series</t>
+          <t>com.amfifteen.clearra</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>com.netnam.reelspace.shortdrama.reelshort</t>
+          <t>com.amfifteen.clearra</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="5" t="n"/>
-[...9 lines deleted...]
-          <t>com.ncb.aiart.photogenerator.aiphoto</t>
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>maa</t>
+        </is>
+      </c>
+      <c r="B65" s="3" t="inlineStr">
+        <is>
+          <t>Maaaen</t>
+        </is>
+      </c>
+      <c r="C65" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Maaaen</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>com.maa.screentv.movies.tvshow</t>
+        </is>
+      </c>
+      <c r="E65" s="4" t="inlineStr">
+        <is>
+          <t>com.maa.screentv.movies.tvshow</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A66" s="9" t="n"/>
+      <c r="B66" s="9" t="n"/>
+      <c r="C66" s="9" t="n"/>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Mino TV Playlist Player</t>
+          <t>com.maa.livescore.football.soccerscore</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>com.netnam.tivio.livetv.watchmovies</t>
+          <t>com.maa.livescore.football.soccerscore</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="9" t="n"/>
       <c r="B67" s="9" t="n"/>
       <c r="C67" s="9" t="n"/>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Beat Maker: Drum &amp; DJ Mixer</t>
+          <t>com.maa.dramalive.shortdrama.reelshort</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>com.netnam.beatmaker.drum.djmixer.beatsapp</t>
+          <t>com.maa.dramalive.shortdrama.reelshort</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="9" t="n"/>
-[...1 lines deleted...]
-      <c r="C68" s="9" t="n"/>
+      <c r="A68" s="5" t="n"/>
+      <c r="B68" s="5" t="n"/>
+      <c r="C68" s="5" t="n"/>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Proxy Browser: Secure, Private</t>
+          <t>com.maa.dailyguide.diamondtips.skintool</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
+          <t>com.maa.dailyguide.diamondtips.skintool</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="12" t="inlineStr">
+        <is>
+          <t>meomeo</t>
+        </is>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>MEO MEO</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=MEO+MEO</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>com.meomeo.ficktv.reeldrama.shortmovie</t>
+        </is>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>com.meomeo.ficktv.reeldrama.shortmovie</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>ncb</t>
+        </is>
+      </c>
+      <c r="B70" s="3" t="inlineStr">
+        <is>
+          <t>NETNAM CORPORATION BRANCH IN HO CHI MINH</t>
+        </is>
+      </c>
+      <c r="C70" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NETNAM+CORPORATION+BRANCH+IN+HO+CHI+MINH</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.reelspace.shortdrama.reelshort</t>
+        </is>
+      </c>
+      <c r="E70" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.reelspace.shortdrama.reelshort</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="9" t="n"/>
+      <c r="B71" s="9" t="n"/>
+      <c r="C71" s="9" t="n"/>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
           <t>com.netnam.browser.proxyvpn.secure.private</t>
         </is>
       </c>
-    </row>
-[...53 lines deleted...]
-          <t>com.nhu.sudokuclassic.puzzlegames.sudokugame</t>
+      <c r="E71" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.browser.proxyvpn.secure.private</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="9" t="n"/>
       <c r="B72" s="9" t="n"/>
       <c r="C72" s="9" t="n"/>
-      <c r="D72" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.nhu.plantidentifier.plantcare.diagnosis</t>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.beatmaker.drum.djmixer.beatsapp</t>
+        </is>
+      </c>
+      <c r="E72" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.beatmaker.drum.djmixer.beatsapp</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="9" t="n"/>
       <c r="B73" s="9" t="n"/>
       <c r="C73" s="9" t="n"/>
-      <c r="D73" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.nhu.reelseries.dramatv.shortstory</t>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.tivio.livetv.watchmovies</t>
+        </is>
+      </c>
+      <c r="E73" s="4" t="inlineStr">
+        <is>
+          <t>com.netnam.tivio.livetv.watchmovies</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="9" t="n"/>
-[...9 lines deleted...]
-          <t>com.nhu.homeai.roomplanner.decorhome</t>
+      <c r="A74" s="5" t="n"/>
+      <c r="B74" s="5" t="n"/>
+      <c r="C74" s="5" t="n"/>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>com.ncb.aiart.photogenerator.aiphoto</t>
+        </is>
+      </c>
+      <c r="E74" s="4" t="inlineStr">
+        <is>
+          <t>com.ncb.aiart.photogenerator.aiphoto</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="9" t="n"/>
-[...1 lines deleted...]
-      <c r="C75" s="9" t="n"/>
+      <c r="A75" s="6" t="inlineStr">
+        <is>
+          <t>netnam</t>
+        </is>
+      </c>
+      <c r="B75" s="7" t="inlineStr">
+        <is>
+          <t>NETNAM CORPORATION BRANCH IN HO CHI MINH</t>
+        </is>
+      </c>
+      <c r="C75" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NETNAM+CORPORATION+BRANCH+IN+HO+CHI+MINH</t>
+        </is>
+      </c>
       <c r="D75" s="8" t="inlineStr">
         <is>
-          <t>Secure Browser: Fast &amp; Turbo</t>
+          <t>com.netnam.reelspace.shortdrama.reelshort</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>com.nhu.securebrowser.fastvpn.private.browser</t>
+          <t>com.netnam.reelspace.shortdrama.reelshort</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="9" t="n"/>
       <c r="B76" s="9" t="n"/>
       <c r="C76" s="9" t="n"/>
       <c r="D76" s="8" t="inlineStr">
         <is>
-          <t>Football Match Live Score</t>
+          <t>com.netnam.browser.proxyvpn.secure.private</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>com.nhu.livescore.livefootball.livematch.footballscore</t>
+          <t>com.netnam.browser.proxyvpn.secure.private</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="9" t="n"/>
       <c r="B77" s="9" t="n"/>
       <c r="C77" s="9" t="n"/>
       <c r="D77" s="8" t="inlineStr">
         <is>
-          <t>SpeedGame: Game Mode FPS</t>
+          <t>com.netnam.beatmaker.drum.djmixer.beatsapp</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>com.nhu.ultrafps.fpscontrol.fpshub</t>
+          <t>com.netnam.beatmaker.drum.djmixer.beatsapp</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="C78" s="5" t="n"/>
+      <c r="A78" s="9" t="n"/>
+      <c r="B78" s="9" t="n"/>
+      <c r="C78" s="9" t="n"/>
       <c r="D78" s="8" t="inlineStr">
         <is>
-          <t>RBX Counter: Calculator &amp; Tips</t>
+          <t>com.netnam.tivio.livetv.watchmovies</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>com.nhu.rbxcounter.rbxcalculator.tips</t>
+          <t>com.netnam.tivio.livetv.watchmovies</t>
         </is>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="2" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.livetv.playertv.sportslive.show.showlive</t>
+      <c r="A79" s="5" t="n"/>
+      <c r="B79" s="5" t="n"/>
+      <c r="C79" s="5" t="n"/>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>com.ncb.aiart.photogenerator.aiphoto</t>
+        </is>
+      </c>
+      <c r="E79" s="8" t="inlineStr">
+        <is>
+          <t>com.ncb.aiart.photogenerator.aiphoto</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="9" t="n"/>
-[...1 lines deleted...]
-      <c r="C80" s="9" t="n"/>
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>nhu</t>
+        </is>
+      </c>
+      <c r="B80" s="3" t="inlineStr">
+        <is>
+          <t>NINH HOA URBAN JOINT STOCK COMPANY</t>
+        </is>
+      </c>
+      <c r="C80" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NINH+HOA+URBAN+JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Digital Vintage Camera HD</t>
+          <t>com.nhu.sudokuclassic.puzzlegames.sudokugame</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>com.np.vintagefilter.photofilter</t>
+          <t>com.nhu.sudokuclassic.puzzlegames.sudokugame</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="9" t="n"/>
       <c r="B81" s="9" t="n"/>
       <c r="C81" s="9" t="n"/>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Voice Changer: AI Sound Effect</t>
+          <t>com.nhu.plantidentifier.plantcare.diagnosis</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>com.np.soundeffects.voicechanger</t>
+          <t>com.nhu.plantidentifier.plantcare.diagnosis</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="9" t="n"/>
       <c r="B82" s="9" t="n"/>
       <c r="C82" s="9" t="n"/>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Clap to Find Phone: Anti Theft</t>
+          <t>com.nhu.homeai.roomplanner.decorhome</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>com.np.findmyphone.antitheft.phonesecurity</t>
+          <t>com.nhu.homeai.roomplanner.decorhome</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="C83" s="5" t="n"/>
+      <c r="A83" s="9" t="n"/>
+      <c r="B83" s="9" t="n"/>
+      <c r="C83" s="9" t="n"/>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Digital Camera: HD Ultra Cam</t>
+          <t>com.nhu.securebrowser.fastvpn.private.browser</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>com.beautycam.selfie.hdcamera</t>
+          <t>com.nhu.securebrowser.fastvpn.private.browser</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="6" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.nsca.shortdrama.watchdrama.dramatv</t>
+      <c r="A84" s="9" t="n"/>
+      <c r="B84" s="9" t="n"/>
+      <c r="C84" s="9" t="n"/>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.ultrafps.fpscontrol.fpshub</t>
+        </is>
+      </c>
+      <c r="E84" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.ultrafps.fpscontrol.fpshub</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="9" t="n"/>
       <c r="B85" s="9" t="n"/>
       <c r="C85" s="9" t="n"/>
-      <c r="D85" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.nsca.bloodpressure.healthmonitor.bloodtracker</t>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.reelseries.dramatv.shortstory</t>
+        </is>
+      </c>
+      <c r="E85" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.reelseries.dramatv.shortstory</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="9" t="n"/>
       <c r="B86" s="9" t="n"/>
       <c r="C86" s="9" t="n"/>
-      <c r="D86" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.nsca.com.homeai.roomplanner.homedesign</t>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.livescore.livefootball.livematch.footballscore</t>
+        </is>
+      </c>
+      <c r="E86" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.livescore.livefootball.livematch.footballscore</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="9" t="n"/>
-[...9 lines deleted...]
-          <t>com.nsca.phonecleaner.junkclean.smartcleaner</t>
+      <c r="A87" s="5" t="n"/>
+      <c r="B87" s="5" t="n"/>
+      <c r="C87" s="5" t="n"/>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.rbxcounter.rbxcalculator.tips</t>
+        </is>
+      </c>
+      <c r="E87" s="4" t="inlineStr">
+        <is>
+          <t>com.nhu.rbxcounter.rbxcalculator.tips</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="9" t="n"/>
-[...1 lines deleted...]
-      <c r="C88" s="9" t="n"/>
+      <c r="A88" s="6" t="inlineStr">
+        <is>
+          <t>np</t>
+        </is>
+      </c>
+      <c r="B88" s="7" t="inlineStr">
+        <is>
+          <t>NamPhan</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NamPhan</t>
+        </is>
+      </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
-          <t>HD Video &amp; Movie Downloader</t>
+          <t>com.np.vintagefilter.photofilter</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>com.nsca.videodownloader.downloadmovie.hdvideo</t>
+          <t>com.np.vintagefilter.photofilter</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="9" t="n"/>
       <c r="B89" s="9" t="n"/>
       <c r="C89" s="9" t="n"/>
       <c r="D89" s="8" t="inlineStr">
         <is>
-          <t>Caller ID: Scam &amp; Spam Blocker</t>
+          <t>com.livetv.playertv.sportslive.show.showlive</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>com.nsca.callerid.callblocker.spamblocker</t>
+          <t>com.livetv.playertv.sportslive.show.showlive</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="9" t="n"/>
       <c r="B90" s="9" t="n"/>
       <c r="C90" s="9" t="n"/>
       <c r="D90" s="8" t="inlineStr">
         <is>
-          <t>VPN Private Browser: Proxy VPN</t>
+          <t>com.np.soundeffects.voicechanger</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>com.nsca.browser.vpnfast.secure.proxybrowser</t>
+          <t>com.np.soundeffects.voicechanger</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="9" t="n"/>
       <c r="B91" s="9" t="n"/>
       <c r="C91" s="9" t="n"/>
       <c r="D91" s="8" t="inlineStr">
         <is>
-          <t>Super VPN: Unlimited VPN Proxy</t>
+          <t>com.np.findmyphone.antitheft.phonesecurity</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
+          <t>com.np.findmyphone.antitheft.phonesecurity</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="n"/>
+      <c r="B92" s="5" t="n"/>
+      <c r="C92" s="5" t="n"/>
+      <c r="D92" s="8" t="inlineStr">
+        <is>
+          <t>com.beautycam.selfie.hdcamera</t>
+        </is>
+      </c>
+      <c r="E92" s="8" t="inlineStr">
+        <is>
+          <t>com.beautycam.selfie.hdcamera</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>nsca</t>
+        </is>
+      </c>
+      <c r="B93" s="3" t="inlineStr">
+        <is>
+          <t>NAM SON CONSTRUCTION ARCHITECTURE COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C93" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NAM+SON+CONSTRUCTION+ARCHITECTURE+COMPANY+LIMITED</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.phonecleaner.junkclean.smartcleaner</t>
+        </is>
+      </c>
+      <c r="E93" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.phonecleaner.junkclean.smartcleaner</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="9" t="n"/>
+      <c r="B94" s="9" t="n"/>
+      <c r="C94" s="9" t="n"/>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.bloodpressure.healthmonitor.bloodtracker</t>
+        </is>
+      </c>
+      <c r="E94" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.bloodpressure.healthmonitor.bloodtracker</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="9" t="n"/>
+      <c r="B95" s="9" t="n"/>
+      <c r="C95" s="9" t="n"/>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.com.homeai.roomplanner.homedesign</t>
+        </is>
+      </c>
+      <c r="E95" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.com.homeai.roomplanner.homedesign</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="9" t="n"/>
+      <c r="B96" s="9" t="n"/>
+      <c r="C96" s="9" t="n"/>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.shortdrama.watchdrama.dramatv</t>
+        </is>
+      </c>
+      <c r="E96" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.shortdrama.watchdrama.dramatv</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="9" t="n"/>
+      <c r="B97" s="9" t="n"/>
+      <c r="C97" s="9" t="n"/>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.videodownloader.downloadmovie.hdvideo</t>
+        </is>
+      </c>
+      <c r="E97" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.videodownloader.downloadmovie.hdvideo</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="9" t="n"/>
+      <c r="B98" s="9" t="n"/>
+      <c r="C98" s="9" t="n"/>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.browser.vpnfast.secure.proxybrowser</t>
+        </is>
+      </c>
+      <c r="E98" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.browser.vpnfast.secure.proxybrowser</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="9" t="n"/>
+      <c r="B99" s="9" t="n"/>
+      <c r="C99" s="9" t="n"/>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.hdcam.selfie.beautycam</t>
+        </is>
+      </c>
+      <c r="E99" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.hdcam.selfie.beautycam</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="9" t="n"/>
+      <c r="B100" s="9" t="n"/>
+      <c r="C100" s="9" t="n"/>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
           <t>com.nsca.supervpn.vpnproxy.unlimitedvpn</t>
         </is>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E92" s="8" t="inlineStr">
+      <c r="E100" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.supervpn.vpnproxy.unlimitedvpn</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="9" t="n"/>
+      <c r="B101" s="9" t="n"/>
+      <c r="C101" s="9" t="n"/>
+      <c r="D101" s="4" t="inlineStr">
         <is>
           <t>com.nsca.fffskins.diamondtips.fffguide</t>
         </is>
       </c>
-    </row>
-[...179 lines deleted...]
-          <t>com.saphire.quickreel.shortdrama.tvshow</t>
+      <c r="E101" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.fffskins.diamondtips.fffguide</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="9" t="n"/>
       <c r="B102" s="9" t="n"/>
       <c r="C102" s="9" t="n"/>
-      <c r="D102" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.saphire.novavpn.supervpn.vpnproxy</t>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.callerid.callblocker.spamblocker</t>
+        </is>
+      </c>
+      <c r="E102" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.callerid.callblocker.spamblocker</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="9" t="n"/>
-[...9 lines deleted...]
-          <t>com.saphire.plantcare.leafly.plantidentifier</t>
+      <c r="A103" s="5" t="n"/>
+      <c r="B103" s="5" t="n"/>
+      <c r="C103" s="5" t="n"/>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.prankcall.fakecall.idolcall.prankvideo</t>
+        </is>
+      </c>
+      <c r="E103" s="4" t="inlineStr">
+        <is>
+          <t>com.nsca.prankcall.fakecall.idolcall.prankvideo</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="C104" s="5" t="n"/>
+      <c r="A104" s="6" t="inlineStr">
+        <is>
+          <t>ntg4me</t>
+        </is>
+      </c>
+      <c r="B104" s="7" t="inlineStr">
+        <is>
+          <t>NHATRANG4ME</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NHATRANG4ME</t>
+        </is>
+      </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
-          <t>QuickSave: HD Video Downloader</t>
+          <t>com.ntg4me.sudoku.brainpuzzles.sudokuclassic</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>com.saphire.quicksave.videosaver.videodownloader</t>
+          <t>com.ntg4me.sudoku.brainpuzzles.sudokuclassic</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="2" t="inlineStr">
-[...21 lines deleted...]
-          <t>tcore.app.coral_reef_slide</t>
+      <c r="A105" s="5" t="n"/>
+      <c r="B105" s="5" t="n"/>
+      <c r="C105" s="5" t="n"/>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>com.ntg4me.shortmax.mydrama.shortstory</t>
+        </is>
+      </c>
+      <c r="E105" s="8" t="inlineStr">
+        <is>
+          <t>com.ntg4me.shortmax.mydrama.shortstory</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="C106" s="5" t="n"/>
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>nth</t>
+        </is>
+      </c>
+      <c r="B106" s="3" t="inlineStr">
+        <is>
+          <t>NHA TRANG HOUSE COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C106" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NHA+TRANG+HOUSE+COMPANY+LIMITED</t>
+        </is>
+      </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>DramaFlow: Reels &amp; Mini Series</t>
+          <t>com.nth.pdfreader.pdfconverter.editor</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>com.skybound.dramaflow.reelshort.miniseries</t>
+          <t>com.nth.pdfreader.pdfconverter.editor</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="6" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.slt.homeai.homedecor.homeplanner</t>
+      <c r="A107" s="9" t="n"/>
+      <c r="B107" s="9" t="n"/>
+      <c r="C107" s="9" t="n"/>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>com.nth.dramalive.shortstory.dramawave</t>
+        </is>
+      </c>
+      <c r="E107" s="4" t="inlineStr">
+        <is>
+          <t>com.nth.dramalive.shortstory.dramawave</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="n"/>
       <c r="B108" s="5" t="n"/>
       <c r="C108" s="5" t="n"/>
-      <c r="D108" s="8" t="inlineStr">
-[...6 lines deleted...]
-          <t>com.flickhub.streamstories.dramawave</t>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>com.nth.homeai.roomdesign.homeplanner</t>
+        </is>
+      </c>
+      <c r="E108" s="4" t="inlineStr">
+        <is>
+          <t>com.nth.homeai.roomdesign.homeplanner</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="10" t="inlineStr">
-[...21 lines deleted...]
-          <t>com.sontri.homeai.homedecor.interiordesign</t>
+      <c r="A109" s="6" t="inlineStr">
+        <is>
+          <t>rental</t>
+        </is>
+      </c>
+      <c r="B109" s="7" t="inlineStr">
+        <is>
+          <t>THE RENTAL COMPANY, INC.</t>
+        </is>
+      </c>
+      <c r="C109" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=THE+RENTAL+COMPANY,+INC.</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>com.therental.rentalmobile</t>
+        </is>
+      </c>
+      <c r="E109" s="8" t="inlineStr">
+        <is>
+          <t>com.therental.rentalmobile</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A110" s="5" t="n"/>
+      <c r="B110" s="5" t="n"/>
+      <c r="C110" s="5" t="n"/>
       <c r="D110" s="8" t="inlineStr">
         <is>
-          <t>DramaSaga: Stream Drama and TV</t>
+          <t>com.rental.reeltv.shortdrama.reelstories</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>com.thuhangplas.dramasaga.streamdrama.short</t>
+          <t>com.rental.reeltv.shortdrama.reelstories</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>tnc</t>
+          <t>saphire</t>
         </is>
       </c>
       <c r="B111" s="3" t="inlineStr">
         <is>
-          <t>TAY NUI CHUA COMPANY LIMITED</t>
+          <t>SAPPHIRE HANDICRAFTS TRADING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=TAY+NUI+CHUA+COMPANY+LIMITED</t>
+          <t>https://play.google.com/store/apps/developer?id=SAPPHIRE+HANDICRAFTS+TRADING+COMPANY+LIMITED</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Smart Budget Planner &amp; Tracker</t>
+          <t>com.saphire.quickreel.shortdrama.tvshow</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>com.tnc.budgetplanner.moneytracking.personalfinance</t>
+          <t>com.saphire.quickreel.shortdrama.tvshow</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="9" t="n"/>
       <c r="B112" s="9" t="n"/>
       <c r="C112" s="9" t="n"/>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>MatchLive: Live Soccer Scores</t>
+          <t>com.saphire.novavpn.supervpn.vpnproxy</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
-          <t>com.tnc.sportsnew.footballnews</t>
+          <t>com.saphire.novavpn.supervpn.vpnproxy</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="9" t="n"/>
       <c r="B113" s="9" t="n"/>
       <c r="C113" s="9" t="n"/>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>AI Chatbot: AI Ask Anything</t>
+          <t>com.saphire.plantcare.leafly.plantidentifier</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
+          <t>com.saphire.plantcare.leafly.plantidentifier</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="n"/>
+      <c r="B114" s="5" t="n"/>
+      <c r="C114" s="5" t="n"/>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>com.saphire.quicksave.videosaver.videodownloader</t>
+        </is>
+      </c>
+      <c r="E114" s="4" t="inlineStr">
+        <is>
+          <t>com.saphire.quicksave.videosaver.videodownloader</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="6" t="inlineStr">
+        <is>
+          <t>sgft</t>
+        </is>
+      </c>
+      <c r="B115" s="7" t="inlineStr">
+        <is>
+          <t>DONG SAI GON FURNITURE JOINT STOCK COMPANY</t>
+        </is>
+      </c>
+      <c r="C115" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=DONG+SAI+GON+FURNITURE++JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="inlineStr">
+        <is>
+          <t>com.dongsaigon.craftio</t>
+        </is>
+      </c>
+      <c r="E115" s="8" t="inlineStr">
+        <is>
+          <t>com.dongsaigon.craftio</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="n"/>
+      <c r="B116" s="5" t="n"/>
+      <c r="C116" s="5" t="n"/>
+      <c r="D116" s="8" t="inlineStr">
+        <is>
+          <t>com.sgft.reeldream.drama.series</t>
+        </is>
+      </c>
+      <c r="E116" s="8" t="inlineStr">
+        <is>
+          <t>com.sgft.reeldream.drama.series</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="14" t="inlineStr">
+        <is>
+          <t>sghc</t>
+        </is>
+      </c>
+      <c r="B117" s="15" t="inlineStr">
+        <is>
+          <t>SAIGON HEALTHCARE INVESTMENT SERVICES JSC</t>
+        </is>
+      </c>
+      <c r="C117" s="15" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=SAIGON+HEALTHCARE+INVESTMENT++SERVICES+JSC</t>
+        </is>
+      </c>
+      <c r="D117" s="11" t="inlineStr">
+        <is>
+          <t>com.sghc.dramacrown.reelshort.series</t>
+        </is>
+      </c>
+      <c r="E117" s="11" t="inlineStr">
+        <is>
+          <t>com.sghc.dramacrown.reelshort.series</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="n"/>
+      <c r="B118" s="5" t="n"/>
+      <c r="C118" s="5" t="n"/>
+      <c r="D118" s="11" t="inlineStr">
+        <is>
+          <t>com.saigonhealthcare.orvona</t>
+        </is>
+      </c>
+      <c r="E118" s="11" t="inlineStr">
+        <is>
+          <t>com.saigonhealthcare.orvona</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="6" t="inlineStr">
+        <is>
+          <t>shenyk</t>
+        </is>
+      </c>
+      <c r="B119" s="7" t="inlineStr">
+        <is>
+          <t>SHEN, Y.K.</t>
+        </is>
+      </c>
+      <c r="C119" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=SHEN,+Y.K.</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>com.sheny.sheny_store</t>
+        </is>
+      </c>
+      <c r="E119" s="8" t="inlineStr">
+        <is>
+          <t>com.sheny.sheny_store</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n"/>
+      <c r="B120" s="5" t="n"/>
+      <c r="C120" s="5" t="n"/>
+      <c r="D120" s="8" t="inlineStr">
+        <is>
+          <t>com.shenyk.shortdrama.watch.reels</t>
+        </is>
+      </c>
+      <c r="E120" s="8" t="inlineStr">
+        <is>
+          <t>com.shenyk.shortdrama.watch.reels</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="13" t="inlineStr">
+        <is>
+          <t>skybound</t>
+        </is>
+      </c>
+      <c r="B121" s="4" t="inlineStr">
+        <is>
+          <t>Skybound Nexus Interactive</t>
+        </is>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Skybound+Nexus+Interactive</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>com.skybound.dramaflow.reelshort.miniseries</t>
+        </is>
+      </c>
+      <c r="E121" s="4" t="inlineStr">
+        <is>
+          <t>com.skybound.dramaflow.reelshort.miniseries</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="12" t="inlineStr">
+        <is>
+          <t>slt</t>
+        </is>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>SON LONG THUAN TRADING &amp;amp; CONSTRUCTION CO LTD</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=SON+LONG+THUAN+TRADING+%26+CONSTRUCTION+CO+LTD</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="inlineStr">
+        <is>
+          <t>com.slt.homeai.homedecor.homeplanner</t>
+        </is>
+      </c>
+      <c r="E122" s="8" t="inlineStr">
+        <is>
+          <t>com.slt.homeai.homedecor.homeplanner</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="13" t="inlineStr">
+        <is>
+          <t>sontri</t>
+        </is>
+      </c>
+      <c r="B123" s="4" t="inlineStr">
+        <is>
+          <t>SON TRI TECHNOLOGY SOLUTION COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=SON+TRI+TECHNOLOGY+SOLUTION+COMPANY+LIMITED</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>com.sontri.homeai.homedecor.interiordesign</t>
+        </is>
+      </c>
+      <c r="E123" s="4" t="inlineStr">
+        <is>
+          <t>com.sontri.homeai.homedecor.interiordesign</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="12" t="inlineStr">
+        <is>
+          <t>thuhangplas</t>
+        </is>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>THU HANG PLAS</t>
+        </is>
+      </c>
+      <c r="C124" s="8" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=THU+HANG+PLAS</t>
+        </is>
+      </c>
+      <c r="D124" s="8" t="inlineStr">
+        <is>
+          <t>com.thuhangplas.dramasaga.streamdrama.short</t>
+        </is>
+      </c>
+      <c r="E124" s="8" t="inlineStr">
+        <is>
+          <t>com.thuhangplas.dramasaga.streamdrama.short</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>tnc</t>
+        </is>
+      </c>
+      <c r="B125" s="3" t="inlineStr">
+        <is>
+          <t>TAY NUI CHUA COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C125" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=TAY+NUI+CHUA+COMPANY+LIMITED</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.budgetplanner.moneytracking.personalfinance</t>
+        </is>
+      </c>
+      <c r="E125" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.budgetplanner.moneytracking.personalfinance</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="9" t="n"/>
+      <c r="B126" s="9" t="n"/>
+      <c r="C126" s="9" t="n"/>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.sportsnew.footballnews</t>
+        </is>
+      </c>
+      <c r="E126" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.sportsnew.footballnews</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="9" t="n"/>
+      <c r="B127" s="9" t="n"/>
+      <c r="C127" s="9" t="n"/>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.boostfps.fps.screen</t>
+        </is>
+      </c>
+      <c r="E127" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.boostfps.fps.screen</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="9" t="n"/>
+      <c r="B128" s="9" t="n"/>
+      <c r="C128" s="9" t="n"/>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
           <t>com.tnc.aichatbot.galaxyassistant</t>
         </is>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="E115" s="4" t="inlineStr">
+      <c r="E128" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.aichatbot.galaxyassistant</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="5" t="n"/>
+      <c r="C129" s="5" t="n"/>
+      <c r="D129" s="4" t="inlineStr">
         <is>
           <t>com.tnc.skinsclothes.outfitmaker.skineditor</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="11" t="inlineStr">
+      <c r="E129" s="4" t="inlineStr">
+        <is>
+          <t>com.tnc.skinsclothes.outfitmaker.skineditor</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="6" t="inlineStr">
+        <is>
+          <t>tunglam</t>
+        </is>
+      </c>
+      <c r="B130" s="7" t="inlineStr">
+        <is>
+          <t>TUNG LAM FOOD PRODUCTION COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=TUNG+LAM+FOOD+PRODUCTION++COMPANY+LIMITED</t>
+        </is>
+      </c>
+      <c r="D130" s="8" t="inlineStr">
+        <is>
+          <t>com.tunglam.geofinder.gpstracker.location</t>
+        </is>
+      </c>
+      <c r="E130" s="8" t="inlineStr">
+        <is>
+          <t>com.tunglam.geofinder.gpstracker.location</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="9" t="n"/>
+      <c r="B131" s="9" t="n"/>
+      <c r="C131" s="9" t="n"/>
+      <c r="D131" s="8" t="inlineStr">
+        <is>
+          <t>com.tunglam.dramaloom.drama.reelshort</t>
+        </is>
+      </c>
+      <c r="E131" s="8" t="inlineStr">
+        <is>
+          <t>com.tunglam.dramaloom.drama.reelshort</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n"/>
+      <c r="B132" s="5" t="n"/>
+      <c r="C132" s="5" t="n"/>
+      <c r="D132" s="8" t="inlineStr">
+        <is>
+          <t>com.tunglamfood.tracelot</t>
+        </is>
+      </c>
+      <c r="E132" s="8" t="inlineStr">
+        <is>
+          <t>com.tunglamfood.tracelot</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="13" t="inlineStr">
         <is>
           <t>vanhao</t>
         </is>
       </c>
-      <c r="B116" s="8" t="inlineStr">
+      <c r="B133" s="4" t="inlineStr">
         <is>
           <t>VAN HAO DEV</t>
         </is>
       </c>
-      <c r="C116" s="8" t="inlineStr">
+      <c r="C133" s="4" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=VAN+HAO+DEV</t>
         </is>
       </c>
-      <c r="D116" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E116" s="8" t="inlineStr">
+      <c r="D133" s="4" t="inlineStr">
         <is>
           <t>com.vanhao.tvstories.shortdrama.dramaseries</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="2" t="inlineStr">
+      <c r="E133" s="4" t="inlineStr">
+        <is>
+          <t>com.vanhao.tvstories.shortdrama.dramaseries</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="6" t="inlineStr">
+        <is>
+          <t>vfholding</t>
+        </is>
+      </c>
+      <c r="B134" s="7" t="inlineStr">
+        <is>
+          <t>VF HOLDINGS LIMITED</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=VF+HOLDINGS+LIMITED</t>
+        </is>
+      </c>
+      <c r="D134" s="8" t="inlineStr">
+        <is>
+          <t>com.vfholding.dramashorts.mini.movies</t>
+        </is>
+      </c>
+      <c r="E134" s="8" t="inlineStr">
+        <is>
+          <t>com.vfholding.dramashorts.mini.movies</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n"/>
+      <c r="B135" s="5" t="n"/>
+      <c r="C135" s="5" t="n"/>
+      <c r="D135" s="8" t="inlineStr">
+        <is>
+          <t>com.vfholdings.xyz.vf_holdings_app</t>
+        </is>
+      </c>
+      <c r="E135" s="8" t="inlineStr">
+        <is>
+          <t>com.vfholdings.xyz.vf_holdings_app</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="10" t="inlineStr">
         <is>
           <t>vns</t>
         </is>
       </c>
-      <c r="B117" s="3" t="inlineStr">
+      <c r="B136" s="11" t="inlineStr">
         <is>
           <t>LOVE VIET NAM SERVICE TOURISM LIMITED COMPANY</t>
         </is>
       </c>
-      <c r="C117" s="3" t="inlineStr">
+      <c r="C136" s="11" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=LOVE+VIET+NAM+SERVICE+TOURISM++LIMITED+COMPANY</t>
         </is>
       </c>
-      <c r="D117" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="A120" s="6" t="inlineStr">
+      <c r="D136" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E136" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="6" t="inlineStr">
         <is>
           <t>wz</t>
         </is>
       </c>
-      <c r="B120" s="7" t="inlineStr">
+      <c r="B137" s="7" t="inlineStr">
         <is>
           <t>Wamiq Zahidi</t>
         </is>
       </c>
-      <c r="C120" s="7" t="inlineStr">
+      <c r="C137" s="7" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=Wamiq+Zahidi</t>
         </is>
       </c>
-      <c r="D120" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E120" s="8" t="inlineStr">
+      <c r="D137" s="8" t="inlineStr">
         <is>
           <t>com.wz.dramastudio.reelshort.dramastory</t>
         </is>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E121" s="8" t="inlineStr">
+      <c r="E137" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.dramastudio.reelshort.dramastory</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="9" t="n"/>
+      <c r="B138" s="9" t="n"/>
+      <c r="C138" s="9" t="n"/>
+      <c r="D138" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.speedfps.fpssmooth.fpshelper</t>
+        </is>
+      </c>
+      <c r="E138" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.speedfps.fpssmooth.fpshelper</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="9" t="n"/>
+      <c r="B139" s="9" t="n"/>
+      <c r="C139" s="9" t="n"/>
+      <c r="D139" s="8" t="inlineStr">
         <is>
           <t>com.wz.bloodpressure.heartmonitor.bloodsugar</t>
         </is>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="E123" s="8" t="inlineStr">
+      <c r="E139" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.bloodpressure.heartmonitor.bloodsugar</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="9" t="n"/>
+      <c r="B140" s="9" t="n"/>
+      <c r="C140" s="9" t="n"/>
+      <c r="D140" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.navotv.livetv.movies.tvshow</t>
+        </is>
+      </c>
+      <c r="E140" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.navotv.livetv.movies.tvshow</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="9" t="n"/>
+      <c r="B141" s="9" t="n"/>
+      <c r="C141" s="9" t="n"/>
+      <c r="D141" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.callingapp.callerid.callblocker</t>
+        </is>
+      </c>
+      <c r="E141" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.callingapp.callerid.callblocker</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="9" t="n"/>
+      <c r="B142" s="9" t="n"/>
+      <c r="C142" s="9" t="n"/>
+      <c r="D142" s="8" t="inlineStr">
         <is>
           <t>com.wz.ffftools.dailyguide.ffdiamond</t>
         </is>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="E125" s="8" t="inlineStr">
+      <c r="E142" s="8" t="inlineStr">
+        <is>
+          <t>com.wz.ffftools.dailyguide.ffdiamond</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="n"/>
+      <c r="B143" s="5" t="n"/>
+      <c r="C143" s="5" t="n"/>
+      <c r="D143" s="8" t="inlineStr">
         <is>
           <t>com.freelancing.pocketvault</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="10" t="inlineStr">
+      <c r="E143" s="8" t="inlineStr">
+        <is>
+          <t>com.freelancing.pocketvault</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="13" t="inlineStr">
         <is>
           <t>zds</t>
         </is>
       </c>
-      <c r="B126" s="4" t="inlineStr">
+      <c r="B144" s="4" t="inlineStr">
         <is>
           <t>Zenith Dev Studio</t>
         </is>
       </c>
-      <c r="C126" s="4" t="inlineStr">
+      <c r="C144" s="4" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=Zenith+Dev+Studio</t>
         </is>
       </c>
-      <c r="D126" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E126" s="4" t="inlineStr">
+      <c r="D144" s="4" t="inlineStr">
         <is>
           <t>com.zds.assistantai.chatbot.aichat.aiask</t>
         </is>
       </c>
+      <c r="E144" s="4" t="inlineStr">
+        <is>
+          <t>com.zds.assistantai.chatbot.aichat.aiask</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="6" t="inlineStr">
+        <is>
+          <t>zenith</t>
+        </is>
+      </c>
+      <c r="B145" s="7" t="inlineStr">
+        <is>
+          <t>Zenith Forge Digital</t>
+        </is>
+      </c>
+      <c r="C145" s="7" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Zenith+Forge+Digital</t>
+        </is>
+      </c>
+      <c r="D145" s="8" t="inlineStr">
+        <is>
+          <t>com.zenith.reelsnap.shortdrama.reels</t>
+        </is>
+      </c>
+      <c r="E145" s="8" t="inlineStr">
+        <is>
+          <t>com.zenith.reelsnap.shortdrama.reels</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="9" t="n"/>
+      <c r="B146" s="9" t="n"/>
+      <c r="C146" s="9" t="n"/>
+      <c r="D146" s="8" t="inlineStr">
+        <is>
+          <t>com.zn.geotools.gps.gpslocation</t>
+        </is>
+      </c>
+      <c r="E146" s="8" t="inlineStr">
+        <is>
+          <t>com.zn.geotools.gps.gpslocation</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="9" t="n"/>
+      <c r="B147" s="9" t="n"/>
+      <c r="C147" s="9" t="n"/>
+      <c r="D147" s="8" t="inlineStr">
+        <is>
+          <t>com.zenith.homely.homedecor.homeai</t>
+        </is>
+      </c>
+      <c r="E147" s="8" t="inlineStr">
+        <is>
+          <t>com.zenith.homely.homedecor.homeai</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n"/>
+      <c r="B148" s="5" t="n"/>
+      <c r="C148" s="5" t="n"/>
+      <c r="D148" s="8" t="inlineStr">
+        <is>
+          <t>tcore.app.coralcove</t>
+        </is>
+      </c>
+      <c r="E148" s="8" t="inlineStr">
+        <is>
+          <t>tcore.app.coralcove</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="inlineStr">
+        <is>
+          <t>zn</t>
+        </is>
+      </c>
+      <c r="B149" s="3" t="inlineStr">
+        <is>
+          <t>Zenith Forge Digital</t>
+        </is>
+      </c>
+      <c r="C149" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Zenith+Forge+Digital</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>com.zenith.reelsnap.shortdrama.reels</t>
+        </is>
+      </c>
+      <c r="E149" s="4" t="inlineStr">
+        <is>
+          <t>com.zenith.reelsnap.shortdrama.reels</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="9" t="n"/>
+      <c r="B150" s="9" t="n"/>
+      <c r="C150" s="9" t="n"/>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>com.zn.geotools.gps.gpslocation</t>
+        </is>
+      </c>
+      <c r="E150" s="4" t="inlineStr">
+        <is>
+          <t>com.zn.geotools.gps.gpslocation</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="9" t="n"/>
+      <c r="B151" s="9" t="n"/>
+      <c r="C151" s="9" t="n"/>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>com.zenith.homely.homedecor.homeai</t>
+        </is>
+      </c>
+      <c r="E151" s="4" t="inlineStr">
+        <is>
+          <t>com.zenith.homely.homedecor.homeai</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="n"/>
+      <c r="B152" s="5" t="n"/>
+      <c r="C152" s="5" t="n"/>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>tcore.app.coralcove</t>
+        </is>
+      </c>
+      <c r="E152" s="4" t="inlineStr">
+        <is>
+          <t>tcore.app.coralcove</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="90">
-[...6 lines deleted...]
-    <mergeCell ref="A99:A100"/>
+  <mergeCells count="108">
+    <mergeCell ref="B88:B92"/>
+    <mergeCell ref="C93:C103"/>
+    <mergeCell ref="B137:B143"/>
+    <mergeCell ref="C51:C53"/>
+    <mergeCell ref="A61:A64"/>
+    <mergeCell ref="B149:B152"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="C134:C135"/>
+    <mergeCell ref="A130:A132"/>
+    <mergeCell ref="C70:C74"/>
+    <mergeCell ref="B61:B64"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="A65:A68"/>
+    <mergeCell ref="C65:C68"/>
+    <mergeCell ref="C125:C129"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="B28:B29"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:A38"/>
+    <mergeCell ref="B119:B120"/>
+    <mergeCell ref="B125:B129"/>
+    <mergeCell ref="B15:B18"/>
     <mergeCell ref="B24:B27"/>
-    <mergeCell ref="A50:A52"/>
-[...10 lines deleted...]
-    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C57:C60"/>
+    <mergeCell ref="C88:C92"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="B70:B74"/>
+    <mergeCell ref="A9:A14"/>
+    <mergeCell ref="A119:A120"/>
+    <mergeCell ref="C130:C132"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="A106:A108"/>
+    <mergeCell ref="C106:C108"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="B71:B78"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="C44:C49"/>
     <mergeCell ref="B19:B22"/>
-    <mergeCell ref="B101:B104"/>
-[...15 lines deleted...]
-    <mergeCell ref="C33:C38"/>
+    <mergeCell ref="B28:B31"/>
+    <mergeCell ref="A145:A148"/>
+    <mergeCell ref="C54:C56"/>
+    <mergeCell ref="B44:B49"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B130:B132"/>
+    <mergeCell ref="A80:A87"/>
+    <mergeCell ref="C80:C87"/>
+    <mergeCell ref="A54:A56"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="B75:B79"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="A70:A74"/>
+    <mergeCell ref="A137:A143"/>
+    <mergeCell ref="C137:C143"/>
+    <mergeCell ref="C149:C152"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B93:B103"/>
+    <mergeCell ref="A36:A37"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="B46:B49"/>
-[...17 lines deleted...]
-    <mergeCell ref="B33:B38"/>
+    <mergeCell ref="B111:B114"/>
+    <mergeCell ref="A125:A129"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="B145:B148"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="C9:C14"/>
+    <mergeCell ref="A134:A135"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="C61:C64"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="A88:A92"/>
+    <mergeCell ref="C7:C8"/>
     <mergeCell ref="C4:C6"/>
-    <mergeCell ref="B61:B65"/>
-    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="B9:B14"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="A28:A31"/>
+    <mergeCell ref="A15:A18"/>
+    <mergeCell ref="C15:C18"/>
+    <mergeCell ref="A40:A41"/>
     <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A44:A49"/>
     <mergeCell ref="C24:C27"/>
-    <mergeCell ref="A84:A94"/>
-[...1 lines deleted...]
-    <mergeCell ref="C84:C94"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="C104:C105"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="B54:B56"/>
     <mergeCell ref="B4:B6"/>
-    <mergeCell ref="A7:A12"/>
-[...5 lines deleted...]
-    <mergeCell ref="C71:C78"/>
+    <mergeCell ref="A149:A152"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="C33:C35"/>
+    <mergeCell ref="B106:B108"/>
+    <mergeCell ref="C119:C120"/>
+    <mergeCell ref="A109:A110"/>
     <mergeCell ref="A19:A22"/>
+    <mergeCell ref="A93:A103"/>
     <mergeCell ref="C19:C22"/>
-    <mergeCell ref="A44:A45"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B65:B68"/>
+    <mergeCell ref="C28:C31"/>
+    <mergeCell ref="B80:B87"/>
+    <mergeCell ref="A111:A114"/>
+    <mergeCell ref="A75:A79"/>
+    <mergeCell ref="C111:C114"/>
+    <mergeCell ref="C75:C79"/>
+    <mergeCell ref="C145:C148"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>