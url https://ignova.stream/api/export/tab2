--- v0 (2026-08-27)
+++ v1 (2026-10-18)
@@ -11,148 +11,178 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trạng Thái Play Store" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00006100"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
+      <color rgb="00854D0E"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
       <color rgb="009C0006"/>
       <sz val="10"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="0092400E"/>
+      <sz val="10"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F497D"/>
         <bgColor rgb="001F497D"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C6EFCE"/>
         <bgColor rgb="00C6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FFF2CC"/>
+        <bgColor rgb="00FFF2CC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FFC7CE"/>
         <bgColor rgb="00FFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="00D9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -479,51 +509,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H92"/>
+  <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="34" customWidth="1" min="4" max="4"/>
     <col width="58" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="116" customWidth="1" min="7" max="7"/>
     <col width="106" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>STT</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
@@ -2985,1226 +3015,1998 @@
           <t>com.nth.dramalive.shortstory.dramawave</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/details?id=com.nth.dramalive.shortstory.dramawave&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H62" s="3" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=NHA+TRANG+HOUSE+COMPANY+LIMITED</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>hni</t>
+          <t>ab</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>INV115</t>
+          <t>INV116</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
-          <t>Private Browser 3</t>
+          <t>LiveScore 4</t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>com.hni.vpnbrowser.proxybrowser.supervpn</t>
+          <t>com.ab.livescore.footballstats.matchlive</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.hni.vpnbrowser.proxybrowser.supervpn&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.ab.livescore.footballstats.matchlive&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=HANOI+IMPEX+TECHNOLOGY+EQUIPMENT++COMPANY+LIMITED</t>
+          <t>https://play.google.com/store/apps/developer?id=A+%26+B+TECHNOLOGIES+LTD</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>hni</t>
+          <t>rental</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>INV117</t>
+          <t>INV118</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>GPS Tracker</t>
+          <t>Short Drama V2 (10)</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
-          <t>com.hni.phonetracker.gpstracker.gpslocator</t>
+          <t>com.rental.reeltv.shortdrama.reelstories</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.hni.phonetracker.gpstracker.gpslocator&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.rental.reeltv.shortdrama.reelstories&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=HANOI+IMPEX+TECHNOLOGY+EQUIPMENT++COMPANY+LIMITED</t>
+          <t>https://play.google.com/store/apps/developer?id=THE+RENTAL+COMPANY,+INC.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>ab</t>
+          <t>nhu</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>INV116</t>
+          <t>INV119</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>LiveScore 4</t>
+          <t>Private Browser 4</t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
-          <t>com.ab.livescore.footballstats.matchlive</t>
+          <t>com.nhu.securebrowser.fastvpn.private.browser</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.ab.livescore.footballstats.matchlive&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.nhu.securebrowser.fastvpn.private.browser&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=A+%26+B+TECHNOLOGIES+LTD</t>
+          <t>https://play.google.com/store/apps/developer?id=NINH+HOA+URBAN+JOINT+STOCK+COMPANY</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>rental</t>
+          <t>hli</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>INV118</t>
+          <t>INV120</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>Short Drama V2 (10)</t>
+          <t>Learn English</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
-          <t>com.rental.reeltv.shortdrama.reelstories</t>
+          <t>com.hli.ailearn.languagelearning.speakai</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.rental.reeltv.shortdrama.reelstories&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.hli.ailearn.languagelearning.speakai&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=THE+RENTAL+COMPANY,+INC.</t>
+          <t>https://play.google.com/store/apps/developer?id=HUNG+LAM+INVESTMENT+AND+CONSTRUCTION+JSC</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>nhu</t>
+          <t>anbinh</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>INV119</t>
+          <t>INV121</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>Private Browser 4</t>
+          <t>LiveTV 2</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
-          <t>com.nhu.securebrowser.fastvpn.private.browser</t>
+          <t>com.anbinh.tvstream.livetv.movie.tvshow</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.nhu.securebrowser.fastvpn.private.browser&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.anbinh.tvstream.livetv.movie.tvshow&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=NINH+HOA+URBAN+JOINT+STOCK+COMPANY</t>
+          <t>https://play.google.com/store/apps/developer?id=AN+BINH+TRADING+AND+TECHNICAL+COMPANY</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>hli</t>
+          <t>acubed</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>INV120</t>
+          <t>INV125</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
-          <t>Learn English</t>
+          <t>Caller ID 4</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
-          <t>com.hli.ailearn.languagelearning.speakai</t>
+          <t>com.acubed.trustcall.callerid.spamblocker</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.hli.ailearn.languagelearning.speakai&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.acubed.trustcall.callerid.spamblocker&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=HUNG+LAM+INVESTMENT+AND+CONSTRUCTION+JSC</t>
+          <t>https://play.google.com/store/apps/developer?id=A+CUBED</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>anbinh</t>
+          <t>vanhao</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>INV121</t>
+          <t>INV126</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>LiveTV 2</t>
+          <t>Short Drama V2 (13)</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>com.anbinh.tvstream.livetv.movie.tvshow</t>
+          <t>com.vanhao.tvstories.shortdrama.dramaseries</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.anbinh.tvstream.livetv.movie.tvshow&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.vanhao.tvstories.shortdrama.dramaseries&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=AN+BINH+TRADING+AND+TECHNICAL+COMPANY</t>
+          <t>https://play.google.com/store/apps/developer?id=VAN+HAO+DEV</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>agricutural</t>
+          <t>thuhangplas</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>INV123</t>
+          <t>INV128</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
-          <t>Short Drama v2 (11)</t>
+          <t>Short Drama V2 (15)</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
-          <t>com.agricutural.reelstory.shortdrama.tvshow</t>
+          <t>com.thuhangplas.dramasaga.streamdrama.short</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.agricutural.reelstory.shortdrama.tvshow&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.thuhangplas.dramasaga.streamdrama.short&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=VIET+NAM+AGRICULTURAL+PRODUCTS</t>
+          <t>https://play.google.com/store/apps/developer?id=THU+HANG+PLAS</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>acubed</t>
+          <t>meomeo</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>INV125</t>
+          <t>INV127</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>Caller ID 4</t>
+          <t>Short Drama V2 (14)</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>com.acubed.trustcall.callerid.spamblocker</t>
+          <t>com.meomeo.ficktv.reeldrama.shortmovie</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.acubed.trustcall.callerid.spamblocker&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.meomeo.ficktv.reeldrama.shortmovie&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=A+CUBED</t>
+          <t>https://play.google.com/store/apps/developer?id=MEO+MEO</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>hni</t>
+          <t>fujinano</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>INV124</t>
+          <t>INV129</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>Short Drama v2 (12)</t>
+          <t>Short Drama V2 (16)</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
-          <t>com.hni.reelbox.streammovie.reelstories</t>
+          <t>com.fujinano.dramaseries.watchdrama.shorttv</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.hni.reelbox.streammovie.reelstories&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.fujinano.dramaseries.watchdrama.shorttv&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H72" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=HANOI+IMPEX+TECHNOLOGY+EQUIPMENT++COMPANY+LIMITED</t>
+          <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+C%E1%BB%94+PH%E1%BA%A6N+FUJI+NANO</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>vanhao</t>
+          <t>celestial</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>INV126</t>
+          <t>INV136</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>Short Drama V2 (13)</t>
+          <t>ShortDrama v2 (20)</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>com.vanhao.tvstories.shortdrama.dramaseries</t>
+          <t>com.celestial.dramamax.dramashorts.reelshort</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.vanhao.tvstories.shortdrama.dramaseries&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.celestial.dramamax.dramashorts.reelshort&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=VAN+HAO+DEV</t>
+          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>thuhangplas</t>
+          <t>aa</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>INV128</t>
+          <t>INV130</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>Short Drama V2 (15)</t>
+          <t>Short Drama V2 (17)</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
-          <t>com.thuhangplas.dramasaga.streamdrama.short</t>
+          <t>com.aa.reelsdrama.shortstory.dramatv</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.thuhangplas.dramasaga.streamdrama.short&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.aa.reelsdrama.shortstory.dramatv&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H74" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=THU+HANG+PLAS</t>
+          <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+TNHH+D%C6%AF%E1%BB%A2C+PH%E1%BA%A8M+A%26A</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>meomeo</t>
+          <t>netnam</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>INV127</t>
+          <t>INV132</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>Short Drama V2 (14)</t>
+          <t>Live TV 4</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
-          <t>com.meomeo.ficktv.reeldrama.shortmovie</t>
+          <t>com.netnam.tivio.livetv.watchmovies</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.meomeo.ficktv.reeldrama.shortmovie&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.netnam.tivio.livetv.watchmovies&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=MEO+MEO</t>
+          <t>https://play.google.com/store/apps/developer?id=NETNAM+CORPORATION+BRANCH+IN+HO+CHI+MINH</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>fujinano</t>
+          <t>saphire</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>INV129</t>
+          <t>INV133</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
-          <t>Short Drama V2 (16)</t>
+          <t>VPN 5</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>com.fujinano.dramaseries.watchdrama.shorttv</t>
+          <t>com.saphire.novavpn.supervpn.vpnproxy</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.fujinano.dramaseries.watchdrama.shorttv&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.saphire.novavpn.supervpn.vpnproxy&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+C%E1%BB%94+PH%E1%BA%A6N+FUJI+NANO</t>
+          <t>https://play.google.com/store/apps/developer?id=SAPPHIRE+HANDICRAFTS+TRADING+COMPANY+LIMITED</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>celestial</t>
+          <t>saphire</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>INV136</t>
+          <t>INV134</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>ShortDrama v2 (20)</t>
+          <t>ShortDrama v2 (18)</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
-          <t>com.celestial.dramamax.dramashorts.reelshort</t>
-[...4 lines deleted...]
-          <t>Cần kiểm tra</t>
+          <t>com.saphire.quickreel.shortdrama.tvshow</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.celestial.dramamax.dramashorts.reelshort&amp;hl=en&amp;gl=US</t>
-[...2 lines deleted...]
-      <c r="H77" s="3" t="inlineStr"/>
+          <t>https://play.google.com/store/apps/details?id=com.saphire.quickreel.shortdrama.tvshow&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H77" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=SAPPHIRE+HANDICRAFTS+TRADING+COMPANY+LIMITED</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>aa</t>
+          <t>inf</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>INV130</t>
+          <t>INV137</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>Short Drama V2 (17)</t>
+          <t>VPN 6</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
-          <t>com.aa.reelsdrama.shortstory.dramatv</t>
+          <t>com.inf.ultravpn.supervpn.unlimitedvpn</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.aa.reelsdrama.shortstory.dramatv&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.inf.ultravpn.supervpn.unlimitedvpn&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H78" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=C%C3%94NG+TY+TNHH+D%C6%AF%E1%BB%A2C+PH%E1%BA%A8M+A%26A</t>
+          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>netnam</t>
+          <t>inf</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>INV132</t>
+          <t>INV135</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>Live TV 4</t>
+          <t>ShortDrama v2 (19)</t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
-          <t>com.netnam.tivio.livetv.watchmovies</t>
+          <t>com.inf.dramapop.reelshort.shortdramas</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.netnam.tivio.livetv.watchmovies&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.inf.dramapop.reelshort.shortdramas&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=NETNAM+CORPORATION+BRANCH+IN+HO+CHI+MINH</t>
+          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>saphire</t>
+          <t>celestial</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>INV133</t>
+          <t>INV138</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>VPN 5</t>
+          <t>VPN 7</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
-          <t>com.saphire.novavpn.supervpn.vpnproxy</t>
+          <t>com.celestial.quickvpn.vpnproxy.turbovpn</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.saphire.novavpn.supervpn.vpnproxy&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.celestial.quickvpn.vpnproxy.turbovpn&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H80" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=SAPPHIRE+HANDICRAFTS+TRADING+COMPANY+LIMITED</t>
+          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>saphire</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>INV134</t>
+          <t>INV139</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>ShortDrama v2 (18)</t>
+          <t>Video download 3</t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
-          <t>com.saphire.quickreel.shortdrama.tvshow</t>
+          <t>com.saphire.quicksave.videosaver.videodownloader</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.saphire.quickreel.shortdrama.tvshow&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.saphire.quicksave.videosaver.videodownloader&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
           <t>https://play.google.com/store/apps/developer?id=SAPPHIRE+HANDICRAFTS+TRADING+COMPANY+LIMITED</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>inf</t>
+          <t>skybound</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>INV137</t>
+          <t>INV144</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>VPN 6</t>
+          <t>ShortDrama v2 (21)</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
-          <t>com.inf.ultravpn.supervpn.unlimitedvpn</t>
+          <t>com.skybound.dramaflow.reelshort.miniseries</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.inf.ultravpn.supervpn.unlimitedvpn&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.skybound.dramaflow.reelshort.miniseries&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
+          <t>https://play.google.com/store/apps/developer?id=Skybound+Nexus+Interactive</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>inf</t>
+          <t>celestial</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>INV135</t>
+          <t>INV141</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>ShortDrama v2 (19)</t>
+          <t>Video download 5</t>
         </is>
       </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
-          <t>com.inf.dramapop.reelshort.shortdramas</t>
+          <t>com.celestial.videodownload.videosaver.videoplayer</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.inf.dramapop.reelshort.shortdramas&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.celestial.videodownload.videosaver.videoplayer&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
+          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>celestial</t>
+          <t>inf</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>INV138</t>
+          <t>INV140</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>VPN 7</t>
+          <t>Video download 4</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
-          <t>com.celestial.quickvpn.vpnproxy.turbovpn</t>
+          <t>com.inf.videogo.downloader.videosaver</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.celestial.quickvpn.vpnproxy.turbovpn&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.inf.videogo.downloader.videosaver&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H84" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
+          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>saphire</t>
+          <t>anbinh</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>INV139</t>
+          <t>INV145</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>Video download 3</t>
+          <t>ShortDrama v3</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
-          <t>com.saphire.quicksave.videosaver.videodownloader</t>
+          <t>com.anbinh.shortstory.reelshort.episodes</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.saphire.quicksave.videosaver.videodownloader&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.anbinh.shortstory.reelshort.episodes&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=SAPPHIRE+HANDICRAFTS+TRADING+COMPANY+LIMITED</t>
+          <t>https://play.google.com/store/apps/developer?id=AN+BINH+TRADING+AND+TECHNICAL+COMPANY</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>skybound</t>
+          <t>kduy</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>INV144</t>
+          <t>INV146</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
-          <t>ShortDrama v2 (21)</t>
+          <t>Live TV (5)</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
-          <t>com.skybound.dramaflow.reelshort.miniseries</t>
+          <t>com.kduy.nivotv.livetv.show.movies</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.skybound.dramaflow.reelshort.miniseries&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.kduy.nivotv.livetv.show.movies&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H86" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Skybound+Nexus+Interactive</t>
+          <t>https://play.google.com/store/apps/developer?id=KHANG+DUY+PHARMACEUTICAL+CO,LTD</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>vns</t>
+          <t>dt</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>INV142</t>
+          <t>V999</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>Learn english 3</t>
+          <t>ShortDrama</t>
         </is>
       </c>
       <c r="E87" s="3" t="inlineStr">
         <is>
-          <t>com.vns.aispeak.language.learning.learnapp</t>
-[...4 lines deleted...]
-          <t>Sống</t>
+          <t>com.dt.shortdrama.test.video</t>
+        </is>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t>Đã chết</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.vns.aispeak.language.learning.learnapp&amp;hl=en&amp;gl=US</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://play.google.com/store/apps/details?id=com.dt.shortdrama.test.video&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H87" s="3" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>celestial</t>
+          <t>arcane</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>INV141</t>
+          <t>INV148</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>Video download 5</t>
+          <t>Video Download 6</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
-          <t>com.celestial.videodownload.videosaver.videoplayer</t>
+          <t>com.arcane.vidsaver.videosaver.privatedownloader</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.celestial.videodownload.videosaver.videoplayer&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.arcane.vidsaver.videosaver.privatedownloader&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Celestial+Hive+Interactive+Labs</t>
+          <t>https://play.google.com/store/apps/developer?id=Arcane+Harbor+Entertainment</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>inf</t>
+          <t>arcane</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>INV140</t>
+          <t>INV149</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>Video download 4</t>
+          <t>Private Browser 5</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
-          <t>com.inf.videogo.downloader.videosaver</t>
+          <t>com.arcane.vpnbrowser.super.proxy</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.inf.videogo.downloader.videosaver&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.arcane.vpnbrowser.super.proxy&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=Infinite+Pixel+Entertainment+X</t>
+          <t>https://play.google.com/store/apps/developer?id=Arcane+Harbor+Entertainment</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>anbinh</t>
+          <t>zenith</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>INV145</t>
+          <t>INV151</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>ShortDrama v3</t>
+          <t>ShortDrama</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
-          <t>com.anbinh.shortstory.reelshort.episodes</t>
+          <t>com.zenith.reelsnap.shortdrama.reels</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>Sống</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.anbinh.shortstory.reelshort.episodes&amp;hl=en&amp;gl=US</t>
+          <t>https://play.google.com/store/apps/details?id=com.zenith.reelsnap.shortdrama.reels&amp;hl=en&amp;gl=US</t>
         </is>
       </c>
       <c r="H90" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/developer?id=AN+BINH+TRADING+AND+TECHNICAL+COMPANY</t>
+          <t>https://play.google.com/store/apps/developer?id=Zenith+Forge+Digital</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>kduy</t>
+          <t>arcane</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>INV146</t>
+          <t>INV147</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>Live TV (5)</t>
+          <t>ShortDrama v2 (22)</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
-          <t>com.kduy.nivotv.livetv.show.movies</t>
-[...4 lines deleted...]
-          <t>Cần kiểm tra</t>
+          <t>com.arcane.dramamask.reelshort.mini</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
-          <t>https://play.google.com/store/apps/details?id=com.kduy.nivotv.livetv.show.movies&amp;hl=en&amp;gl=US</t>
-[...2 lines deleted...]
-      <c r="H91" s="3" t="inlineStr"/>
+          <t>https://play.google.com/store/apps/details?id=com.arcane.dramamask.reelshort.mini&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Arcane+Harbor+Entertainment</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>dt</t>
+          <t>nth</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>V999</t>
+          <t>INV143</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
+          <t>PDF reader</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>com.nth.pdfreader.pdfconverter.editor</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G92" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.nth.pdfreader.pdfconverter.editor&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H92" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=NHA+TRANG+HOUSE+COMPANY+LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>slt</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>A218</t>
+        </is>
+      </c>
+      <c r="D93" s="3" t="inlineStr">
+        <is>
+          <t>a218-dn16-tarot-reader</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>com.slt.tarotverse.reading.horoscope</t>
+        </is>
+      </c>
+      <c r="F93" s="6" t="inlineStr">
+        <is>
+          <t>Cần kiểm tra</t>
+        </is>
+      </c>
+      <c r="G93" s="3" t="inlineStr"/>
+      <c r="H93" s="3" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>vipyk</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>A219</t>
+        </is>
+      </c>
+      <c r="D94" s="3" t="inlineStr">
+        <is>
+          <t>a219-pdf-3</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>com.vipyk.pdfease.converter.reader</t>
+        </is>
+      </c>
+      <c r="F94" s="6" t="inlineStr">
+        <is>
+          <t>Cần kiểm tra</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr"/>
+      <c r="H94" s="3" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>zenith</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>INV097</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="inlineStr">
+        <is>
+          <t>Home AI 12</t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>com.zenith.homely.homedecor.homeai</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G95" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.zenith.homely.homedecor.homeai&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H95" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Zenith+Forge+Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>acube</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>INV158</t>
+        </is>
+      </c>
+      <c r="D96" s="3" t="inlineStr">
+        <is>
+          <t>PDF2</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>com.acube.pdfconverter.file.converter</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.acube.pdfconverter.file.converter&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H96" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=A+CUBED</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>hnl</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>INV159</t>
+        </is>
+      </c>
+      <c r="D97" s="3" t="inlineStr">
+        <is>
+          <t>Tarot 2</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>com.hnl.tarot.daily.horoscope.numerology</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.hnl.tarot.daily.horoscope.numerology&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=HANOI+LINK+JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>tunglam</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>INV162</t>
+        </is>
+      </c>
+      <c r="D98" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v2 (22)</t>
+        </is>
+      </c>
+      <c r="E98" s="3" t="inlineStr">
+        <is>
+          <t>com.tunglam.dramaloom.drama.reelshort</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G98" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.tunglam.dramaloom.drama.reelshort&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H98" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=TUNG+LAM+FOOD+PRODUCTION++COMPANY+LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>vfholding</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>INV161</t>
+        </is>
+      </c>
+      <c r="D99" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v3 (22)</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>com.vfholding.dramashorts.mini.movies</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.vfholding.dramashorts.mini.movies&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=VF+HOLDINGS+LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>wz</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>INV166</t>
+        </is>
+      </c>
+      <c r="D100" s="3" t="inlineStr">
+        <is>
+          <t>LiveTV 7</t>
+        </is>
+      </c>
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>com.wz.navotv.livetv.movies.tvshow</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G100" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.wz.navotv.livetv.movies.tvshow&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H100" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Wamiq+Zahidi</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>zn</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>INV163</t>
+        </is>
+      </c>
+      <c r="D101" s="3" t="inlineStr">
+        <is>
+          <t>GPS 2</t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>com.zn.geotools.gps.gpslocation</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.zn.geotools.gps.gpslocation&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H101" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Zenith+Forge+Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>maa</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>INV165</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="inlineStr">
+        <is>
+          <t>LiveTV 6</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>com.maa.screentv.movies.tvshow</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.maa.screentv.movies.tvshow&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H102" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=Maaaen</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>tunglam</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>INV164</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>GPS 3</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>com.tunglam.geofinder.gpstracker.location</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.tunglam.geofinder.gpstracker.location&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H103" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=TUNG+LAM+FOOD+PRODUCTION++COMPANY+LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>sgft</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>INV168</t>
+        </is>
+      </c>
+      <c r="D104" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v2 (25)</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>com.sgft.reeldream.drama.series</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.sgft.reeldream.drama.series&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H104" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=DONG+SAI+GON+FURNITURE++JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>engineer</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>INV167</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v2 (24)</t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>com.engineer.dramaland.drama.series</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G105" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.engineer.dramaland.drama.series&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H105" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=ENGINEERING+CONSTRUCTION++JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>shenyk</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>INV171</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v3 (27)</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>com.shenyk.shortdrama.watch.reels</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.shenyk.shortdrama.watch.reels&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H106" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=SHEN,+Y.K.</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>abingkk</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>INV172</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v3 (28)</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>com.abingkk.miniseries.reels.drama</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.abingkk.miniseries.reels.drama&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H107" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=ABING,+K.K.</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>cambodian</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>INV169</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>cambo-orc-inv169-drama-prd</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t>com.cambodian.dramascreen.shortdrama.series</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="inlineStr">
+        <is>
+          <t>Chưa lên Store</t>
+        </is>
+      </c>
+      <c r="G108" s="3" t="inlineStr"/>
+      <c r="H108" s="3" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>cin</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>INV173</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v3 (29)</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>com.cin.ministory.streamdrama.shortdrama</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>Sống</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.cin.ministory.streamdrama.shortdrama&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/developer?id=CONSULTANT+AND+INSPECTION+JOINT+STOCK+COMPANY</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>bongtea</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>INV174</t>
+        </is>
+      </c>
+      <c r="D110" s="3" t="inlineStr">
+        <is>
+          <t>ShortDrama v3 (30)</t>
+        </is>
+      </c>
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>com.bongtea.storytv.shortdrama.reelstory</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="inlineStr">
+        <is>
+          <t>Chưa lên Store</t>
+        </is>
+      </c>
+      <c r="G110" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.bongtea.storytv.shortdrama.reelstory&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H110" s="3" t="inlineStr">
+        <is>
+          <t>https://console.firebase.google.com/project/bongtea-sb-inv174-drama-prd/overview</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>yw</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>INV175</t>
+        </is>
+      </c>
+      <c r="D111" s="3" t="inlineStr">
+        <is>
+          <t>yw-sb-inv175-drama-prd</t>
+        </is>
+      </c>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>com.yw.dramiva.shortdrama.dramaseries</t>
+        </is>
+      </c>
+      <c r="F111" s="7" t="inlineStr">
+        <is>
+          <t>Chưa lên Store</t>
+        </is>
+      </c>
+      <c r="G111" s="3" t="inlineStr"/>
+      <c r="H111" s="3" t="inlineStr"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>sghc</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>INV150</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
           <t>ShortDrama</t>
         </is>
       </c>
-      <c r="E92" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H92" s="3" t="inlineStr"/>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>com.sghc.dramacrown.reelshort.series</t>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t>Đã chết</t>
+        </is>
+      </c>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>https://play.google.com/store/apps/details?id=com.sghc.dramacrown.reelshort.series&amp;hl=en&amp;gl=US</t>
+        </is>
+      </c>
+      <c r="H112" s="3" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>