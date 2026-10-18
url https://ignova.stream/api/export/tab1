--- v0 (2026-08-27)
+++ v1 (2026-10-18)
@@ -11,149 +11,182 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Báo Cáo Firebase Crash" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="009C0006"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
+      <color rgb="009C6500"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
       <color rgb="00006100"/>
       <sz val="10"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <strike val="1"/>
+      <color rgb="00808080"/>
+      <sz val="10"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F497D"/>
         <bgColor rgb="001F497D"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFC7CE"/>
         <bgColor rgb="00FFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FFEB9C"/>
+        <bgColor rgb="00FFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00C6EFCE"/>
         <bgColor rgb="00C6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F2F2F2"/>
+        <bgColor rgb="00F2F2F2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="00D9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -479,2269 +512,2924 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G74"/>
+  <dimension ref="A1:G97"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="34" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
-    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="16" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>STT</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Project ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Latest Release</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Crash-free (%)</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Crashes</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Affected Users</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Trạng thái</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>aa-sb-inv130-drama-prd</t>
+          <t>sgft-uns-inv168-drama-prd</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>1.0.0 (100)</t>
         </is>
       </c>
       <c r="D2" s="4" t="n">
-        <v>98.45</v>
+        <v>95.51000000000001</v>
       </c>
       <c r="E2" s="2" t="n">
-        <v>296</v>
+        <v>183</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>149</v>
+        <v>113</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>ab-sb-inv098-dramav2-prd</t>
+          <t>saphire-av-inv134-drama-prd</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...3 lines deleted...]
-        <v>99.95999999999999</v>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D3" s="4" t="n">
+        <v>98.65000000000001</v>
       </c>
       <c r="E3" s="2" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>ab-sb-inv116-livescore4-prd</t>
+          <t>vfh-sb-inv161-drama-prd</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>1.0.0 (100)</t>
+          <t>1.0.1 (101)</t>
         </is>
       </c>
       <c r="D4" s="5" t="n">
-        <v>100</v>
+        <v>99.48999999999999</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>abs-tri-inv017-emoji2-fo-e9ac4</t>
+          <t>tunglam-uns-inv162-drama-prd</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>1.0.8 (108)</t>
-[...3 lines deleted...]
-        <v>98.44</v>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D5" s="5" t="n">
+        <v>99.54000000000001</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>abs-tri-inv049-beatdj-prd</t>
+          <t>skybound-afc-inv144-drama-prd</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
-[...3 lines deleted...]
-        <v>99.89</v>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D6" s="6" t="n">
+        <v>99.87</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>abs-tri-inv050-120fps-prd</t>
+          <t>tunglam-uns-inv164-gps-prd</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>1.0.1 (101)</t>
         </is>
       </c>
-      <c r="D7" s="5" t="n">
-        <v>99.97</v>
+      <c r="D7" s="6" t="n">
+        <v>99.89</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>acubed-inv102-sb-dramav2-5-prd</t>
+          <t>vanhao-sb-inv126-drama-prd</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>1.0.2 (102)</t>
         </is>
       </c>
-      <c r="D8" s="4" t="n">
-        <v>98.5</v>
+      <c r="D8" s="6" t="n">
+        <v>99.94</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>337</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>271</v>
+        <v>30</v>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>acubed-sb-inv125-callerid-prd</t>
+          <t>rental-sb-inv118-drama-prd</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>1.0.1 (101)</t>
         </is>
       </c>
-      <c r="D9" s="2" t="n">
-        <v>99.44</v>
+      <c r="D9" s="6" t="n">
+        <v>99.98</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>agri-tri-inv123-drama2-11-prd</t>
+          <t>aa-sb-inv130-drama-prd</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
-[...3 lines deleted...]
-        <v>99.37</v>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>264</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>anbinh-tri-inv121-livetv-prd</t>
+          <t>ab-sb-inv098-dramav2-prd</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.98999999999999</v>
+          <t>1.0.4 (104)</t>
+        </is>
+      </c>
+      <c r="D11" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>anbinh-tri-inv145-drama-prd</t>
+          <t>ab-sb-inv116-livescore4-prd</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...15 lines deleted...]
-        </is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D12" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>celes-av-inv136-drama-prd</t>
+          <t>abing-sb-inv172-drama-prd</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...15 lines deleted...]
-        </is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D13" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>celes-av-inv138-vpn-prd</t>
+          <t>abs-tri-inv017-emoji2-fo-e9ac4</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...2 lines deleted...]
-      <c r="D14" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D14" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>celes-av-inv141-videodl-prd</t>
+          <t>abs-tri-inv049-beatdj-prd</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D15" s="2" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D15" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>fujinano-sb-inv129-drama-prd</t>
+          <t>acubed-inv102-sb-dramav2-5-prd</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D16" s="5" t="n">
+      <c r="D16" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>hdi-sb-inv112-dramav2-8-prd</t>
+          <t>acubed-sb-inv125-callerid-prd</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>1.0.6 (106)</t>
-[...3 lines deleted...]
-        <v>98.33</v>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D17" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv005-emojibattery-prd</t>
+          <t>acubed-sb-inv158-pdf-prd</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>1.0.0 (100)</t>
-[...3 lines deleted...]
-        <v>95.23999999999999</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D18" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E18" s="2" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv048-livetv-prd</t>
+          <t>anbinh-tri-inv121-livetv-prd</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.78</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D19" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E19" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv063-drama2-prd</t>
+          <t>anbinh-tri-inv145-drama-prd</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.98</v>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D20" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E20" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv079-callerid3-prd</t>
+          <t>arcane-orc-inv147-drama-prd</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>97.33</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D21" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E21" s="2" t="n">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="F21" s="2" t="n">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv082-homeai-prd</t>
+          <t>arcane-orc-inv148-videodl-prd</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.77</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D22" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E22" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv084-livescore3-prd</t>
+          <t>arcane-orc-inv149-browser-prd</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>1.0.0 (100)</t>
-[...2 lines deleted...]
-      <c r="D23" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D23" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
-          <t>hli-sb-inv120-learnenglish-prd</t>
+          <t>celes-av-inv136-drama-prd</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...3 lines deleted...]
-        <v>99.56</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D24" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E24" s="2" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F24" s="2" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>hni-afc-inv115-browser-prd</t>
+          <t>celes-av-inv138-vpn-prd</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>1.0.0 (100)</t>
-[...3 lines deleted...]
-        <v>98.77</v>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D25" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E25" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F25" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
-          <t>hni-afc-inv117-gps-prd</t>
+          <t>celes-av-inv141-videodl-prd</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
-[...2 lines deleted...]
-      <c r="D26" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D26" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
-          <t>hnl-sb-inv111-drama2-7-prd</t>
+          <t>cin-sb-inv173-drama-prd</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
-[...3 lines deleted...]
-        <v>99.93000000000001</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D27" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E27" s="2" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
-          <t>impex-afc-inv124-drama-prd</t>
+          <t>fujinano-sb-inv129-drama-prd</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.7</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D28" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E28" s="2" t="n">
-        <v>226</v>
+        <v>0</v>
       </c>
       <c r="F28" s="2" t="n">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
-          <t>inf-av-inv135-drama-prd</t>
+          <t>hdi-sb-inv112-dramav2-8-prd</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D29" s="2" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D29" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="inlineStr">
         <is>
-          <t>inf-av-inv137-vpn-prd</t>
+          <t>hli-sb-inv005-emojibattery-prd</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.77</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D30" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E30" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F30" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
-          <t>inf-av-inv140-videodl-prd</t>
+          <t>hli-sb-inv063-drama2-prd</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D31" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F31" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="inlineStr">
         <is>
-          <t>kduy-tri-inv103-videodl2-prd</t>
+          <t>hli-sb-inv079-callerid3-prd</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.83</v>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D32" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E32" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F32" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="inlineStr">
         <is>
-          <t>khangduy-tri-inv146-livetv-prd</t>
+          <t>hli-sb-inv082-homeai-prd</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D33" s="2" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D33" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F33" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
-          <t>ktk-tri-inv066-rbxcounter-prd</t>
+          <t>hli-sb-inv120-learnenglish-prd</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.94</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D34" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E34" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F34" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="inlineStr">
         <is>
-          <t>ktk-tri-inv072-shortdrama3-prd</t>
+          <t>hnl-sb-inv111-drama2-7-prd</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>1.0.5 (105)</t>
-[...3 lines deleted...]
-        <v>99.98999999999999</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D35" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E35" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F35" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="inlineStr">
         <is>
-          <t>ktk-tri-inv076-fps-prd</t>
+          <t>hnl-sb-inv159-tarot-prd</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...2 lines deleted...]
-      <c r="D36" s="5" t="n">
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D36" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
-          <t>maa-tri-inv073-livescore2-prd</t>
+          <t>inf-av-inv135-drama-prd</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...2 lines deleted...]
-      <c r="D37" s="5" t="n">
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D37" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="inlineStr">
         <is>
-          <t>maa-tri-inv087-shortdrama4-prd</t>
+          <t>inf-av-inv137-vpn-prd</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...2 lines deleted...]
-      <c r="D38" s="5" t="n">
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D38" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="3" t="inlineStr">
         <is>
-          <t>maa-tri-inv105-fffdiamond-prd</t>
+          <t>inf-av-inv140-videodl-prd</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>1.0.0 (100)</t>
         </is>
       </c>
-      <c r="D39" s="5" t="n">
+      <c r="D39" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
-          <t>meomeo-sb-inv127-drama-prd</t>
+          <t>kduy-tri-inv103-videodl2-prd</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>1.0.0 (100)</t>
-[...3 lines deleted...]
-        <v>99.98</v>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D40" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E40" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F40" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="3" t="inlineStr">
         <is>
-          <t>ncsca-sb-inv052-cleaner-prd</t>
+          <t>khangduy-tri-inv146-livetv-prd</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...3 lines deleted...]
-        <v>95.25</v>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D41" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E41" s="2" t="n">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="F41" s="2" t="n">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="3" t="inlineStr">
         <is>
-          <t>netnam-sb-inv078-beatmaker-prd</t>
+          <t>ktk-tri-inv066-rbxcounter-prd</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>1.0.0 (100)</t>
-[...2 lines deleted...]
-      <c r="D42" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D42" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
-          <t>netnam-sb-inv132-livetv-prd</t>
+          <t>ktk-tri-inv072-shortdrama3-prd</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>1.0.5 (105)</t>
-[...3 lines deleted...]
-        <v>99.93000000000001</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D43" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv043-rbxex-prd</t>
+          <t>maa-tri-inv073-livescore2-prd</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.93000000000001</v>
+          <t>1.0.4 (104)</t>
+        </is>
+      </c>
+      <c r="D44" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E44" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F44" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv054-homeai-prd</t>
+          <t>maa-tri-inv087-shortdrama4-prd</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>1.0.6 (106)</t>
-[...3 lines deleted...]
-        <v>99.89</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D45" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E45" s="2" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F45" s="2" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv062-livescore-prd</t>
+          <t>maa-tri-inv105-fffdiamond-prd</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.72</v>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D46" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E46" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv069-leafcheck-prd</t>
+          <t>maa-tri-inv165-livetv-prd</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...2 lines deleted...]
-      <c r="D47" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D47" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv081-120fps-prd</t>
+          <t>meomeo-sb-inv127-drama-prd</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...2 lines deleted...]
-      <c r="D48" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D48" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv101-dramav2-4-prd</t>
+          <t>ncsca-sb-inv052-cleaner-prd</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D49" s="5" t="n">
+      <c r="D49" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="3" t="inlineStr">
         <is>
-          <t>nhu-sb-inv119-browser-prd</t>
+          <t>netnam-sb-inv078-beatmaker-prd</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...2 lines deleted...]
-      <c r="D50" s="5" t="n">
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D50" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="3" t="inlineStr">
         <is>
-          <t>nn-sb-inv088-dramav2-3-prd</t>
+          <t>netnam-sb-inv132-livetv-prd</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...3 lines deleted...]
-        <v>99.05</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D51" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E51" s="2" t="n">
-        <v>612</v>
+        <v>0</v>
       </c>
       <c r="F51" s="2" t="n">
-        <v>422</v>
+        <v>0</v>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
-          <t>nn-sb-inv113-prvbrowser2-prd</t>
+          <t>nhu-sb-inv043-rbxex-prd</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>1.0.1 (101)</t>
         </is>
       </c>
-      <c r="D52" s="5" t="n">
-        <v>99.87</v>
+      <c r="D52" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E52" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="3" t="inlineStr">
         <is>
-          <t>nsca-sb-inv021-videodl-prd</t>
+          <t>nhu-sb-inv054-homeai-prd</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...2 lines deleted...]
-      <c r="D53" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D53" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="3" t="inlineStr">
         <is>
-          <t>nsca-sb-inv036-prankcall-prd</t>
+          <t>nhu-sb-inv062-livescore-prd</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.03</v>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D54" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E54" s="2" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="F54" s="2" t="n">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
-          <t>nsca-sb-inv047-shortdrama-prd</t>
+          <t>nhu-sb-inv069-leafcheck-prd</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...3 lines deleted...]
-        <v>99.81999999999999</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D55" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E55" s="2" t="n">
-        <v>474</v>
+        <v>0</v>
       </c>
       <c r="F55" s="2" t="n">
-        <v>352</v>
+        <v>0</v>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="3" t="inlineStr">
         <is>
-          <t>nsca-sb-inv051-browser-prd</t>
+          <t>nhu-sb-inv081-120fps-prd</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>1.0.7 (107)</t>
-[...2 lines deleted...]
-      <c r="D56" s="5" t="n">
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D56" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="3" t="inlineStr">
         <is>
-          <t>nsca-sb-inv061-homeai-prd</t>
+          <t>nhu-sb-inv101-dramav2-4-prd</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
-[...3 lines deleted...]
-        <v>99.78</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D57" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E57" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
-          <t>nsca-sb-inv080-fffdiamond-prd</t>
+          <t>nhu-sb-inv119-browser-prd</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>1.0.1 (101)</t>
         </is>
       </c>
-      <c r="D58" s="5" t="n">
-        <v>99.98999999999999</v>
+      <c r="D58" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E58" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F58" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="3" t="inlineStr">
         <is>
-          <t>ntg4me-inv-inv106-drama2-6-prd</t>
+          <t>nn-sb-inv088-dramav2-3-prd</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...2 lines deleted...]
-      <c r="D59" s="5" t="n">
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D59" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="3" t="inlineStr">
         <is>
-          <t>nth-afc-inv114-dramav2-9-prd</t>
+          <t>nn-sb-inv113-prvbrowser2-prd</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>1.0.5 (105)</t>
-[...3 lines deleted...]
-        <v>99.88</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D60" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E60" s="2" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="F60" s="2" t="n">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
-          <t>plas-sb-inv128-drama-prd</t>
+          <t>nsca-sb-inv021-videodl-prd</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.90000000000001</v>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D61" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E61" s="2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F61" s="2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="3" t="inlineStr">
         <is>
-          <t>rental-sb-inv118-drama-prd</t>
+          <t>nsca-sb-inv036-prankcall-prd</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.95</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D62" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E62" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F62" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="3" t="inlineStr">
         <is>
-          <t>saphire-av-inv133-vpn5-prd</t>
+          <t>nsca-sb-inv047-shortdrama-prd</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>1.0.3 (103)</t>
-[...3 lines deleted...]
-        <v>99.95</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D63" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E63" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
-          <t>saphire-av-inv134-drama-prd</t>
+          <t>nsca-sb-inv051-browser-prd</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.79000000000001</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D64" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E64" s="2" t="n">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="F64" s="2" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="3" t="inlineStr">
         <is>
-          <t>saphire-av-inv139-videodl-prd</t>
+          <t>nsca-sb-inv061-homeai-prd</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D65" s="2" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D65" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F65" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="3" t="inlineStr">
         <is>
-          <t>skybound-afc-inv144-drama-prd</t>
+          <t>nsca-sb-inv080-fffdiamond-prd</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...15 lines deleted...]
-        </is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D66" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
-          <t>tri-dt-v999-shotdrama-prd</t>
+          <t>ntg4me-inv-inv106-drama2-6-prd</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D67" s="2" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D67" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F67" s="2" t="n">
+        <v>0</v>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="3" t="inlineStr">
         <is>
-          <t>vanhao-sb-inv126-drama-prd</t>
+          <t>nth-afc-inv114-dramav2-9-prd</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>1.0.1 (101)</t>
-[...3 lines deleted...]
-        <v>99.95999999999999</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D68" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E68" s="2" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F68" s="2" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
-          <t>vns-tri-inv142-learne-prd</t>
+          <t>nth-afc-inv143-pdf-prd</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
-      <c r="D69" s="5" t="n">
+      <c r="D69" s="6" t="n">
         <v>100</v>
       </c>
       <c r="E69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
-          <t>wz-tri-inv065-bloodsugar-prd</t>
+          <t>plas-sb-inv128-drama-prd</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>1.0.5 (105)</t>
-[...3 lines deleted...]
-        <v>99.95</v>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D70" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E70" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F70" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
-          <t>wz-tri-inv068-callerid-prd</t>
+          <t>saphire-av-inv133-vpn5-prd</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>1.0.3 (103)</t>
         </is>
       </c>
-      <c r="D71" s="4" t="n">
-        <v>93.33</v>
+      <c r="D71" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E71" s="2" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F71" s="2" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
-          <t>wz-tri-inv077-fff2-prd</t>
+          <t>shen-sb-inv171-drama-prd</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>1.0.2 (102)</t>
-[...3 lines deleted...]
-        <v>99.97</v>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D72" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E72" s="2" t="n">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="F72" s="2" t="n">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
-          <t>wz-tri-inv085-fps5-prd</t>
+          <t>wz-tri-inv065-bloodsugar-prd</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>1.0.4 (104)</t>
-[...3 lines deleted...]
-        <v>99.95999999999999</v>
+          <t>1.0.5 (105)</t>
+        </is>
+      </c>
+      <c r="D73" s="6" t="n">
+        <v>100</v>
       </c>
       <c r="E73" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F73" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Thành công</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="3" t="inlineStr">
         <is>
+          <t>wz-tri-inv068-callerid-prd</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>1.0.3 (103)</t>
+        </is>
+      </c>
+      <c r="D74" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E74" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F74" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="3" t="inlineStr">
+        <is>
+          <t>wz-tri-inv077-fff2-prd</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D75" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="3" t="inlineStr">
+        <is>
+          <t>wz-tri-inv085-fps5-prd</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D76" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="3" t="inlineStr">
+        <is>
           <t>wz-tri-inv091-shortdramav2-prd</t>
         </is>
       </c>
-      <c r="C74" s="2" t="inlineStr">
-[...15 lines deleted...]
-          <t>Thành công</t>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D77" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="3" t="inlineStr">
+        <is>
+          <t>wz-tri-inv166-livetv-prd</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D78" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="3" t="inlineStr">
+        <is>
+          <t>zenith-uns-inv097-homeai-prd</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D79" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="3" t="inlineStr">
+        <is>
+          <t>zenith-uns-inv151-drama-prd</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D80" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="E80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="3" t="inlineStr">
+        <is>
+          <t>bongtea-sb-inv174-drama-prd</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="3" t="inlineStr">
+        <is>
+          <t>cambo-orc-inv169-drama-prd</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="3" t="inlineStr">
+        <is>
+          <t>engineer-uns-inv167-drama-prd</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="3" t="inlineStr">
+        <is>
+          <t>saphire-av-inv139-videodl-prd</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="3" t="inlineStr">
+        <is>
+          <t>yw-sb-inv175-drama-prd</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="3" t="inlineStr">
+        <is>
+          <t>zenith-uns-inv163-gps-prd</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Thành công</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="7" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>abs-tri-inv050-120fps-prd</t>
+        </is>
+      </c>
+      <c r="C87" s="7" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D87" s="7" t="n">
+        <v>100</v>
+      </c>
+      <c r="E87" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F87" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G87" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="7" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>agri-tri-inv123-drama2-11-prd</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>1.0.3 (103)</t>
+        </is>
+      </c>
+      <c r="D88" s="7" t="n">
+        <v>99.41</v>
+      </c>
+      <c r="E88" s="7" t="n">
+        <v>199</v>
+      </c>
+      <c r="F88" s="7" t="n">
+        <v>198</v>
+      </c>
+      <c r="G88" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="7" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>hli-sb-inv048-livetv-prd</t>
+        </is>
+      </c>
+      <c r="C89" s="7" t="inlineStr">
+        <is>
+          <t>1.0.2 (102)</t>
+        </is>
+      </c>
+      <c r="D89" s="7" t="n">
+        <v>100</v>
+      </c>
+      <c r="E89" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F89" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G89" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="7" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>hli-sb-inv084-livescore3-prd</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D90" s="7" t="n">
+        <v>100</v>
+      </c>
+      <c r="E90" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F90" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G90" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="7" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>hni-afc-inv115-browser-prd</t>
+        </is>
+      </c>
+      <c r="C91" s="7" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D91" s="7" t="n">
+        <v>99.31999999999999</v>
+      </c>
+      <c r="E91" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="F91" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="G91" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="7" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>hni-afc-inv117-gps-prd</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>1.0.3 (103)</t>
+        </is>
+      </c>
+      <c r="D92" s="7" t="n">
+        <v>83.33</v>
+      </c>
+      <c r="E92" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="F92" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="G92" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="7" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>impex-afc-inv124-drama-prd</t>
+        </is>
+      </c>
+      <c r="C93" s="7" t="inlineStr">
+        <is>
+          <t>1.0.1 (101)</t>
+        </is>
+      </c>
+      <c r="D93" s="7" t="n">
+        <v>99.7</v>
+      </c>
+      <c r="E93" s="7" t="n">
+        <v>222</v>
+      </c>
+      <c r="F93" s="7" t="n">
+        <v>191</v>
+      </c>
+      <c r="G93" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="7" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>ktk-tri-inv076-fps-prd</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D94" s="7" t="n">
+        <v>100</v>
+      </c>
+      <c r="E94" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F94" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G94" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="7" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>sghc-uns-inv150-drama-prd</t>
+        </is>
+      </c>
+      <c r="C95" s="7" t="inlineStr">
+        <is>
+          <t>1.0.0 (100)</t>
+        </is>
+      </c>
+      <c r="D95" s="7" t="n">
+        <v>99.25</v>
+      </c>
+      <c r="E95" s="7" t="n">
+        <v>42</v>
+      </c>
+      <c r="F95" s="7" t="n">
+        <v>19</v>
+      </c>
+      <c r="G95" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="7" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>tri-dt-v999-shotdrama-prd</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D96" s="7" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="E96" s="7" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G96" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="7" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>vns-tri-inv142-learne-prd</t>
+        </is>
+      </c>
+      <c r="C97" s="7" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="D97" s="7" t="n">
+        <v>100</v>
+      </c>
+      <c r="E97" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F97" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G97" s="7" t="inlineStr">
+        <is>
+          <t>Tắt theo dõi</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>